--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -8325,7732 +8325,7732 @@
       </c>
       <c r="W62" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X62" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr" s="0">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr" s="0">
         <is>
           <t>157</t>
         </is>
       </c>
     </row>
     <row r="63" ht="24" customHeight="1">
       <c r="A63" t="inlineStr" s="0">
         <is>
-          <t>142</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B63" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C63" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D63" t="inlineStr" s="0">
         <is>
-          <t>1279</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="E63" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL DO CÓRREGO BARRO PRETO</t>
+          <t>ESCOLA MUNICIPAL DR. EDSON LAGO PINHEIRO</t>
         </is>
       </c>
       <c r="F63" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO BARRO PRETO</t>
+          <t>RUA PRINCIPAL ,S/ N</t>
         </is>
       </c>
       <c r="G63" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>POVOADO DE SãO JOSé DO FORTUNA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I63" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K63" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L63" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M63" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N63" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O63" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P63" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr" s="0">
         <is>
-          <t>83</t>
+          <t>879</t>
         </is>
       </c>
       <c r="R63" t="inlineStr" s="0">
         <is>
-          <t>-18.1372060</t>
+          <t>-18.0072333</t>
         </is>
       </c>
       <c r="S63" t="inlineStr" s="0">
         <is>
-          <t>-41.9827080</t>
+          <t>-41.8096947</t>
         </is>
       </c>
       <c r="T63" t="inlineStr" s="0">
         <is>
-          <t>-18.1372060</t>
+          <t>-18.0072333</t>
         </is>
       </c>
       <c r="U63" t="inlineStr" s="0">
         <is>
-          <t>-41.9827080</t>
+          <t>-41.8096947</t>
         </is>
       </c>
       <c r="V63" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W63" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X63" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>521</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>521</t>
         </is>
       </c>
     </row>
     <row r="64" ht="24" customHeight="1">
       <c r="A64" t="inlineStr" s="0">
         <is>
-          <t>143</t>
+          <t>169</t>
         </is>
       </c>
       <c r="B64" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C64" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D64" t="inlineStr" s="0">
         <is>
-          <t>1180</t>
+          <t>1295</t>
         </is>
       </c>
       <c r="E64" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL DO CÓRREGO BOA VISTA</t>
+          <t>ESCOLA MUNICIPAL EDITH ESTEVES LAGES</t>
         </is>
       </c>
       <c r="F64" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO BOA VISTA</t>
+          <t>TRAVESSA FORTUNATO ALI, SN.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>MONTESE</t>
         </is>
       </c>
       <c r="H64" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I64" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K64" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L64" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M64" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N64" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O64" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P64" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr" s="0">
         <is>
-          <t>85</t>
+          <t>304</t>
         </is>
       </c>
       <c r="R64" t="inlineStr" s="0">
         <is>
-          <t>-18.1964130</t>
+          <t>-18.0415136</t>
         </is>
       </c>
       <c r="S64" t="inlineStr" s="0">
         <is>
-          <t>-41.9199660</t>
+          <t>-41.6844120</t>
         </is>
       </c>
       <c r="T64" t="inlineStr" s="0">
         <is>
-          <t>-18.1964130</t>
+          <t>-18.0415136</t>
         </is>
       </c>
       <c r="U64" t="inlineStr" s="0">
         <is>
-          <t>-41.9199660</t>
+          <t>-41.6844120</t>
         </is>
       </c>
       <c r="V64" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W64" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X64" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>46</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="65" ht="24" customHeight="1">
       <c r="A65" t="inlineStr" s="0">
         <is>
-          <t>128</t>
+          <t>140</t>
         </is>
       </c>
       <c r="B65" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C65" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D65" t="inlineStr" s="0">
         <is>
-          <t>1155</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="E65" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL DR. EDSON LAGO PINHEIRO</t>
+          <t>ESCOLA MUNICIPAL HERMINIA LOPES</t>
         </is>
       </c>
       <c r="F65" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL ,S/ N</t>
+          <t>RUA PRINCIPAL, S/N</t>
         </is>
       </c>
       <c r="G65" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE SãO JOSé DO FORTUNA</t>
+          <t>POVOADO DE CAFELANDIA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I65" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K65" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L65" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M65" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N65" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O65" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P65" t="inlineStr" s="0">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr" s="0">
         <is>
-          <t>879</t>
+          <t>1205</t>
         </is>
       </c>
       <c r="R65" t="inlineStr" s="0">
         <is>
-          <t>-18.0072333</t>
+          <t>-17.9482445</t>
         </is>
       </c>
       <c r="S65" t="inlineStr" s="0">
         <is>
-          <t>-41.8096947</t>
+          <t>-41.7590030</t>
         </is>
       </c>
       <c r="T65" t="inlineStr" s="0">
         <is>
-          <t>-18.0072333</t>
+          <t>-17.9482445</t>
         </is>
       </c>
       <c r="U65" t="inlineStr" s="0">
         <is>
-          <t>-41.8096947</t>
+          <t>-41.7590030</t>
         </is>
       </c>
       <c r="V65" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W65" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X65" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y65" t="inlineStr" s="0">
         <is>
-          <t>521</t>
+          <t>198</t>
         </is>
       </c>
       <c r="Z65" t="inlineStr" s="0">
         <is>
-          <t>521</t>
+          <t>198</t>
         </is>
       </c>
     </row>
     <row r="66" ht="24" customHeight="1">
       <c r="A66" t="inlineStr" s="0">
         <is>
-          <t>169</t>
+          <t>148</t>
         </is>
       </c>
       <c r="B66" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C66" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D66" t="inlineStr" s="0">
         <is>
-          <t>1295</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="E66" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL EDITH ESTEVES LAGES</t>
+          <t>ESCOLA MUNICIPAL JOÃO CHAVES</t>
         </is>
       </c>
       <c r="F66" t="inlineStr" s="0">
         <is>
-          <t>TRAVESSA FORTUNATO ALI, SN.</t>
+          <t>CÓRREGO ÁGUA PRETA</t>
         </is>
       </c>
       <c r="G66" t="inlineStr" s="0">
         <is>
-          <t>MONTESE</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H66" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I66" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K66" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L66" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M66" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N66" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O66" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P66" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr" s="0">
         <is>
-          <t>304</t>
+          <t>369</t>
         </is>
       </c>
       <c r="R66" t="inlineStr" s="0">
         <is>
-          <t>-18.0415136</t>
+          <t>-17.9300614</t>
         </is>
       </c>
       <c r="S66" t="inlineStr" s="0">
         <is>
-          <t>-41.6844120</t>
+          <t>-41.9132560</t>
         </is>
       </c>
       <c r="T66" t="inlineStr" s="0">
         <is>
-          <t>-18.0415136</t>
+          <t>-17.9300614</t>
         </is>
       </c>
       <c r="U66" t="inlineStr" s="0">
         <is>
-          <t>-41.6844120</t>
+          <t>-41.9132560</t>
         </is>
       </c>
       <c r="V66" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W66" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X66" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr" s="0">
         <is>
-          <t>46</t>
+          <t>84</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr" s="0">
         <is>
-          <t>46</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="67" ht="24" customHeight="1">
       <c r="A67" t="inlineStr" s="0">
         <is>
-          <t>140</t>
+          <t>95</t>
         </is>
       </c>
       <c r="B67" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C67" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D67" t="inlineStr" s="0">
         <is>
-          <t>1163</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E67" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL HERMINIA LOPES</t>
+          <t>ESCOLA MUNICIPAL RUI BARBOSA</t>
         </is>
       </c>
       <c r="F67" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, S/N</t>
+          <t>CÓRREGO DO ENGENHO</t>
         </is>
       </c>
       <c r="G67" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE CAFELANDIA</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H67" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I67" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K67" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L67" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M67" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N67" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O67" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P67" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr" s="0">
         <is>
-          <t>1205</t>
+          <t>359</t>
         </is>
       </c>
       <c r="R67" t="inlineStr" s="0">
         <is>
-          <t>-17.9482445</t>
+          <t>-18.0095917</t>
         </is>
       </c>
       <c r="S67" t="inlineStr" s="0">
         <is>
-          <t>-41.7590030</t>
+          <t>-41.7427240</t>
         </is>
       </c>
       <c r="T67" t="inlineStr" s="0">
         <is>
-          <t>-17.9482445</t>
+          <t>-18.0095917</t>
         </is>
       </c>
       <c r="U67" t="inlineStr" s="0">
         <is>
-          <t>-41.7590030</t>
+          <t>-41.7427240</t>
         </is>
       </c>
       <c r="V67" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W67" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X67" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr" s="0">
         <is>
-          <t>198</t>
+          <t>241</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr" s="0">
         <is>
-          <t>198</t>
+          <t>241</t>
         </is>
       </c>
     </row>
     <row r="68" ht="24" customHeight="1">
       <c r="A68" t="inlineStr" s="0">
         <is>
-          <t>148</t>
+          <t>125</t>
         </is>
       </c>
       <c r="B68" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C68" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D68" t="inlineStr" s="0">
         <is>
-          <t>1201</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="E68" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL JOÃO CHAVES</t>
+          <t>ESCOLA MUNICIPAL SÃO JOÃO BATISTA</t>
         </is>
       </c>
       <c r="F68" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO ÁGUA PRETA</t>
+          <t>POVOADO DE SÃO JOÃO BATISTA</t>
         </is>
       </c>
       <c r="G68" t="inlineStr" s="0">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H68" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I68" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K68" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L68" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M68" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N68" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O68" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P68" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr" s="0">
         <is>
-          <t>369</t>
+          <t>224</t>
         </is>
       </c>
       <c r="R68" t="inlineStr" s="0">
         <is>
-          <t>-17.9300614</t>
+          <t>-18.1721923</t>
         </is>
       </c>
       <c r="S68" t="inlineStr" s="0">
         <is>
-          <t>-41.9132560</t>
+          <t>-41.7945610</t>
         </is>
       </c>
       <c r="T68" t="inlineStr" s="0">
         <is>
-          <t>-17.9300614</t>
+          <t>-18.1721923</t>
         </is>
       </c>
       <c r="U68" t="inlineStr" s="0">
         <is>
-          <t>-41.9132560</t>
+          <t>-41.7945610</t>
         </is>
       </c>
       <c r="V68" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W68" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X68" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr" s="0">
         <is>
-          <t>84</t>
+          <t>76</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr" s="0">
         <is>
-          <t>84</t>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="69" ht="24" customHeight="1">
       <c r="A69" t="inlineStr" s="0">
         <is>
-          <t>95</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B69" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C69" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D69" t="inlineStr" s="0">
         <is>
-          <t>1260</t>
+          <t>1228</t>
         </is>
       </c>
       <c r="E69" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL RUI BARBOSA</t>
+          <t>ESCOLA MUNICIPAL ZELIA CAMPOS NEVES</t>
         </is>
       </c>
       <c r="F69" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO DO ENGENHO</t>
+          <t>AV. KASSIM ALI GANEM , S/N</t>
         </is>
       </c>
       <c r="G69" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>LAURO LOPES</t>
         </is>
       </c>
       <c r="H69" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I69" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K69" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L69" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M69" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N69" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O69" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P69" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr" s="0">
         <is>
-          <t>359</t>
+          <t>1221</t>
         </is>
       </c>
       <c r="R69" t="inlineStr" s="0">
         <is>
-          <t>-18.0095917</t>
+          <t>-18.0409043</t>
         </is>
       </c>
       <c r="S69" t="inlineStr" s="0">
         <is>
-          <t>-41.7427240</t>
+          <t>-41.6665620</t>
         </is>
       </c>
       <c r="T69" t="inlineStr" s="0">
         <is>
-          <t>-18.0095917</t>
+          <t>-18.0409043</t>
         </is>
       </c>
       <c r="U69" t="inlineStr" s="0">
         <is>
-          <t>-41.7427240</t>
+          <t>-41.6665620</t>
         </is>
       </c>
       <c r="V69" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W69" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X69" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr" s="0">
         <is>
-          <t>241</t>
+          <t>181</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr" s="0">
         <is>
-          <t>241</t>
+          <t>181</t>
         </is>
       </c>
     </row>
     <row r="70" ht="24" customHeight="1">
       <c r="A70" t="inlineStr" s="0">
         <is>
-          <t>125</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B70" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C70" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D70" t="inlineStr" s="0">
         <is>
-          <t>1210</t>
+          <t>1325</t>
         </is>
       </c>
       <c r="E70" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SÃO JOÃO BATISTA</t>
+          <t>INSTITUTO NACIONAL DE SEGURIDADE SOCIAL - INSS</t>
         </is>
       </c>
       <c r="F70" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE SÃO JOÃO BATISTA</t>
+          <t>AVENIDA FREI ARCÂNGELO, 1370</t>
         </is>
       </c>
       <c r="G70" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H70" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I70" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K70" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L70" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M70" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N70" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O70" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P70" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr" s="0">
         <is>
-          <t>224</t>
+          <t>233</t>
         </is>
       </c>
       <c r="R70" t="inlineStr" s="0">
         <is>
-          <t>-18.1721923</t>
+          <t>-18.0355116</t>
         </is>
       </c>
       <c r="S70" t="inlineStr" s="0">
         <is>
-          <t>-41.7945610</t>
+          <t>-41.6826660</t>
         </is>
       </c>
       <c r="T70" t="inlineStr" s="0">
         <is>
-          <t>-18.1721923</t>
+          <t>-18.0355116</t>
         </is>
       </c>
       <c r="U70" t="inlineStr" s="0">
         <is>
-          <t>-41.7945610</t>
+          <t>-41.6826660</t>
         </is>
       </c>
       <c r="V70" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W70" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X70" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr" s="0">
         <is>
-          <t>76</t>
+          <t>117</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr" s="0">
         <is>
-          <t>76</t>
+          <t>117</t>
         </is>
       </c>
     </row>
     <row r="71" ht="24" customHeight="1">
       <c r="A71" t="inlineStr" s="0">
         <is>
-          <t>14</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B71" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C71" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D71" t="inlineStr" s="0">
         <is>
-          <t>1228</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E71" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL ZELIA CAMPOS NEVES</t>
+          <t>IPÊ COUNTRY CLUBE</t>
         </is>
       </c>
       <c r="F71" t="inlineStr" s="0">
         <is>
-          <t>AV. KASSIM ALI GANEM , S/N</t>
+          <t>RUA CONSELHEIRO OLAVO CAMPANHA, 90</t>
         </is>
       </c>
       <c r="G71" t="inlineStr" s="0">
         <is>
-          <t>LAURO LOPES</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H71" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I71" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K71" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L71" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M71" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N71" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O71" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P71" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr" s="0">
         <is>
-          <t>1221</t>
+          <t>108</t>
         </is>
       </c>
       <c r="R71" t="inlineStr" s="0">
         <is>
-          <t>-18.0409043</t>
+          <t>-18.0320314</t>
         </is>
       </c>
       <c r="S71" t="inlineStr" s="0">
         <is>
-          <t>-41.6665620</t>
+          <t>-41.6827801</t>
         </is>
       </c>
       <c r="T71" t="inlineStr" s="0">
         <is>
-          <t>-18.0409043</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U71" t="inlineStr" s="0">
         <is>
-          <t>-41.6665620</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V71" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W71" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X71" t="inlineStr" s="0">
         <is>
-          <t>Sim</t>
+          <t>Nao verificado</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr" s="0">
         <is>
-          <t>181</t>
+          <t/>
         </is>
       </c>
       <c r="Z71" t="inlineStr" s="0">
         <is>
-          <t>181</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="72" ht="24" customHeight="1">
       <c r="A72" t="inlineStr" s="0">
         <is>
-          <t>73</t>
+          <t>138</t>
         </is>
       </c>
       <c r="B72" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C72" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D72" t="inlineStr" s="0">
         <is>
-          <t>1325</t>
+          <t>1317</t>
         </is>
       </c>
       <c r="E72" t="inlineStr" s="0">
         <is>
-          <t>INSTITUTO NACIONAL DE SEGURIDADE SOCIAL - INSS</t>
+          <t>PREFEITURA MUNICIPAL DE ITAMBACURI</t>
         </is>
       </c>
       <c r="F72" t="inlineStr" s="0">
         <is>
-          <t>AVENIDA FREI ARCÂNGELO, 1370</t>
+          <t>PRAÇA DOS FUNDADORES, 330.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H72" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I72" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K72" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L72" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M72" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N72" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O72" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P72" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr" s="0">
         <is>
-          <t>233</t>
+          <t>430</t>
         </is>
       </c>
       <c r="R72" t="inlineStr" s="0">
         <is>
-          <t>-18.0355116</t>
+          <t>-18.0338469</t>
         </is>
       </c>
       <c r="S72" t="inlineStr" s="0">
         <is>
-          <t>-41.6826660</t>
+          <t>-41.6818107</t>
         </is>
       </c>
       <c r="T72" t="inlineStr" s="0">
         <is>
-          <t>-18.0355116</t>
+          <t>-18.0338469</t>
         </is>
       </c>
       <c r="U72" t="inlineStr" s="0">
         <is>
-          <t>-41.6826660</t>
+          <t>-41.6818107</t>
         </is>
       </c>
       <c r="V72" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W72" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X72" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr" s="0">
         <is>
-          <t>117</t>
+          <t>155</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr" s="0">
         <is>
-          <t>117</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="73" ht="24" customHeight="1">
       <c r="A73" t="inlineStr" s="0">
         <is>
-          <t>201</t>
+          <t>215</t>
         </is>
       </c>
       <c r="B73" t="inlineStr" s="0">
         <is>
           <t>Itambacuri</t>
         </is>
       </c>
       <c r="C73" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D73" t="inlineStr" s="0">
         <is>
-          <t>1333</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E73" t="inlineStr" s="0">
         <is>
-          <t>IPÊ COUNTRY CLUBE</t>
+          <t>SINDICATO DOS PRODUTORES RURAIS DE ITAMBACURI</t>
         </is>
       </c>
       <c r="F73" t="inlineStr" s="0">
         <is>
-          <t>RUA CONSELHEIRO OLAVO CAMPANHA, 90</t>
+          <t>PRAÇA DO LIBANO, 140</t>
         </is>
       </c>
       <c r="G73" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H73" t="inlineStr" s="0">
         <is>
           <t>39830000</t>
         </is>
       </c>
       <c r="I73" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K73" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L73" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M73" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N73" t="inlineStr" s="0">
         <is>
           <t>19.155.1.1</t>
         </is>
       </c>
       <c r="O73" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P73" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr" s="0">
         <is>
-          <t>108</t>
+          <t>121</t>
         </is>
       </c>
       <c r="R73" t="inlineStr" s="0">
         <is>
-          <t>-18.0320314</t>
+          <t>-18.0383380</t>
         </is>
       </c>
       <c r="S73" t="inlineStr" s="0">
         <is>
-          <t>-41.6827801</t>
+          <t>-41.6862940</t>
         </is>
       </c>
       <c r="T73" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U73" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V73" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W73" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X73" t="inlineStr" s="0">
         <is>
           <t>Nao verificado</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z73" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74" ht="24" customHeight="1">
       <c r="A74" t="inlineStr" s="0">
         <is>
-          <t>138</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B74" t="inlineStr" s="0">
         <is>
-          <t>Itambacuri</t>
+          <t>Jampruca</t>
         </is>
       </c>
       <c r="C74" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D74" t="inlineStr" s="0">
         <is>
-          <t>1317</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E74" t="inlineStr" s="0">
         <is>
-          <t>PREFEITURA MUNICIPAL DE ITAMBACURI</t>
+          <t>ESCOLA ESTADUAL CASSIMIRO DE ABREU</t>
         </is>
       </c>
       <c r="F74" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA DOS FUNDADORES, 330.</t>
+          <t>RUA CAMPANARIO,10</t>
         </is>
       </c>
       <c r="G74" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>DISTRITO DE S. SEBASTIAO DO BARROSO</t>
         </is>
       </c>
       <c r="H74" t="inlineStr" s="0">
         <is>
-          <t>39830000</t>
+          <t>39838000</t>
         </is>
       </c>
       <c r="I74" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K74" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L74" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M74" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N74" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.1</t>
+          <t>19.155.1.4</t>
         </is>
       </c>
       <c r="O74" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P74" t="inlineStr" s="0">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr" s="0">
         <is>
-          <t>430</t>
+          <t>459</t>
         </is>
       </c>
       <c r="R74" t="inlineStr" s="0">
         <is>
-          <t>-18.0338469</t>
+          <t>-18.5887846</t>
         </is>
       </c>
       <c r="S74" t="inlineStr" s="0">
         <is>
-          <t>-41.6818107</t>
+          <t>-41.6492210</t>
         </is>
       </c>
       <c r="T74" t="inlineStr" s="0">
         <is>
-          <t>-18.0338469</t>
+          <t>-18.5887846</t>
         </is>
       </c>
       <c r="U74" t="inlineStr" s="0">
         <is>
-          <t>-41.6818107</t>
+          <t>-41.6492210</t>
         </is>
       </c>
       <c r="V74" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W74" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X74" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr" s="0">
         <is>
-          <t>155</t>
+          <t>241</t>
         </is>
       </c>
       <c r="Z74" t="inlineStr" s="0">
         <is>
-          <t>155</t>
+          <t>241</t>
         </is>
       </c>
     </row>
     <row r="75" ht="24" customHeight="1">
       <c r="A75" t="inlineStr" s="0">
         <is>
-          <t>1087</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B75" t="inlineStr" s="0">
         <is>
-          <t>Itambacuri</t>
+          <t>Jampruca</t>
         </is>
       </c>
       <c r="C75" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D75" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>1015</t>
         </is>
       </c>
       <c r="E75" t="inlineStr" s="0">
         <is>
-          <t>PRESÍDIO DE ITAMBACURI</t>
+          <t>ESCOLA ESTADUAL CORONEL ANTONIO LOPES</t>
         </is>
       </c>
       <c r="F75" t="inlineStr" s="0">
         <is>
-          <t>RUA SÃO JOSÉ, SN.</t>
+          <t>RUA OLGA CORREIA , 180</t>
         </is>
       </c>
       <c r="G75" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H75" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>39838000</t>
         </is>
       </c>
       <c r="I75" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K75" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L75" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M75" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N75" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.1</t>
+          <t>19.155.1.4</t>
         </is>
       </c>
       <c r="O75" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P75" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>1818</t>
         </is>
       </c>
       <c r="R75" t="inlineStr" s="0">
         <is>
-          <t>-18.0329530</t>
+          <t>-18.4600513</t>
         </is>
       </c>
       <c r="S75" t="inlineStr" s="0">
         <is>
-          <t>-41.6868430</t>
+          <t>-41.8067224</t>
         </is>
       </c>
       <c r="T75" t="inlineStr" s="0">
         <is>
-          <t>-18.0329530</t>
+          <t>-18.4600513</t>
         </is>
       </c>
       <c r="U75" t="inlineStr" s="0">
         <is>
-          <t>-41.6868430</t>
+          <t>-41.8067224</t>
         </is>
       </c>
       <c r="V75" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W75" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X75" t="inlineStr" s="0">
         <is>
-          <t>Nao</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>282</t>
         </is>
       </c>
       <c r="Z75" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>282</t>
         </is>
       </c>
     </row>
     <row r="76" ht="24" customHeight="1">
       <c r="A76" t="inlineStr" s="0">
         <is>
-          <t>215</t>
+          <t>159</t>
         </is>
       </c>
       <c r="B76" t="inlineStr" s="0">
         <is>
-          <t>Itambacuri</t>
+          <t>Jampruca</t>
         </is>
       </c>
       <c r="C76" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D76" t="inlineStr" s="0">
         <is>
-          <t>1090</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E76" t="inlineStr" s="0">
         <is>
-          <t>SINDICATO DOS PRODUTORES RURAIS DE ITAMBACURI</t>
+          <t>ESCOLA MUNICIPAL SERGIO AVELINO PINHEIRO</t>
         </is>
       </c>
       <c r="F76" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA DO LIBANO, 140</t>
+          <t>RUA FAUSTINO CELESTINO, 351</t>
         </is>
       </c>
       <c r="G76" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H76" t="inlineStr" s="0">
         <is>
-          <t>39830000</t>
+          <t>39838000</t>
         </is>
       </c>
       <c r="I76" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K76" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L76" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M76" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N76" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.1</t>
+          <t>19.155.1.4</t>
         </is>
       </c>
       <c r="O76" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P76" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr" s="0">
         <is>
-          <t>121</t>
+          <t>1712</t>
         </is>
       </c>
       <c r="R76" t="inlineStr" s="0">
         <is>
-          <t>-18.0383380</t>
+          <t>-18.4587219</t>
         </is>
       </c>
       <c r="S76" t="inlineStr" s="0">
         <is>
-          <t>-41.6862940</t>
+          <t>-41.8122170</t>
         </is>
       </c>
       <c r="T76" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.4587219</t>
         </is>
       </c>
       <c r="U76" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.8122170</t>
         </is>
       </c>
       <c r="V76" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W76" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X76" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>389</t>
         </is>
       </c>
       <c r="Z76" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>389</t>
         </is>
       </c>
     </row>
     <row r="77" ht="24" customHeight="1">
       <c r="A77" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B77" t="inlineStr" s="0">
         <is>
           <t>Jampruca</t>
         </is>
       </c>
       <c r="C77" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D77" t="inlineStr" s="0">
         <is>
-          <t>1040</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E77" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CASSIMIRO DE ABREU</t>
+          <t>PREFEITURA MUNICIPAL</t>
         </is>
       </c>
       <c r="F77" t="inlineStr" s="0">
         <is>
-          <t>RUA CAMPANARIO,10</t>
+          <t>PRAÇA JORGE AGOSTINHO, 56</t>
         </is>
       </c>
       <c r="G77" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE S. SEBASTIAO DO BARROSO</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H77" t="inlineStr" s="0">
         <is>
           <t>39838000</t>
         </is>
       </c>
       <c r="I77" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K77" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L77" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M77" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N77" t="inlineStr" s="0">
         <is>
           <t>19.155.1.4</t>
         </is>
       </c>
       <c r="O77" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P77" t="inlineStr" s="0">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr" s="0">
         <is>
-          <t>459</t>
+          <t>264</t>
         </is>
       </c>
       <c r="R77" t="inlineStr" s="0">
         <is>
-          <t>-18.5887846</t>
+          <t>-18.4615000</t>
         </is>
       </c>
       <c r="S77" t="inlineStr" s="0">
         <is>
-          <t>-41.6492210</t>
+          <t>-41.8097700</t>
         </is>
       </c>
       <c r="T77" t="inlineStr" s="0">
         <is>
-          <t>-18.5887846</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U77" t="inlineStr" s="0">
         <is>
-          <t>-41.6492210</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V77" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W77" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X77" t="inlineStr" s="0">
         <is>
-          <t>Sim</t>
+          <t>Nao verificado</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr" s="0">
         <is>
-          <t>241</t>
+          <t/>
         </is>
       </c>
       <c r="Z77" t="inlineStr" s="0">
         <is>
-          <t>241</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="78" ht="24" customHeight="1">
       <c r="A78" t="inlineStr" s="0">
         <is>
-          <t>25</t>
+          <t>97</t>
         </is>
       </c>
       <c r="B78" t="inlineStr" s="0">
         <is>
-          <t>Jampruca</t>
+          <t>Ladainha</t>
         </is>
       </c>
       <c r="C78" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D78" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1074</t>
         </is>
       </c>
       <c r="E78" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CORONEL ANTONIO LOPES</t>
+          <t>CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ</t>
         </is>
       </c>
       <c r="F78" t="inlineStr" s="0">
         <is>
-          <t>RUA OLGA CORREIA , 180</t>
+          <t>RUA TEREZA RODRIGUES GUIMARÃES, 153</t>
         </is>
       </c>
       <c r="G78" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H78" t="inlineStr" s="0">
         <is>
-          <t>39838000</t>
+          <t>39825000</t>
         </is>
       </c>
       <c r="I78" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K78" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L78" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M78" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N78" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.4</t>
+          <t>19.232.3.5</t>
         </is>
       </c>
       <c r="O78" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P78" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr" s="0">
         <is>
-          <t>1818</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="R78" t="inlineStr" s="0">
         <is>
-          <t>-18.4600513</t>
+          <t>-17.6274647</t>
         </is>
       </c>
       <c r="S78" t="inlineStr" s="0">
         <is>
-          <t>-41.8067224</t>
+          <t>-41.7352386</t>
         </is>
       </c>
       <c r="T78" t="inlineStr" s="0">
         <is>
-          <t>-18.4600513</t>
+          <t>-17.6274647</t>
         </is>
       </c>
       <c r="U78" t="inlineStr" s="0">
         <is>
-          <t>-41.8067224</t>
+          <t>-41.7352386</t>
         </is>
       </c>
       <c r="V78" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W78" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X78" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr" s="0">
         <is>
-          <t>282</t>
+          <t>736</t>
         </is>
       </c>
       <c r="Z78" t="inlineStr" s="0">
         <is>
-          <t>282</t>
+          <t>736</t>
         </is>
       </c>
     </row>
     <row r="79" ht="24" customHeight="1">
       <c r="A79" t="inlineStr" s="0">
         <is>
-          <t>159</t>
+          <t>79</t>
         </is>
       </c>
       <c r="B79" t="inlineStr" s="0">
         <is>
-          <t>Jampruca</t>
+          <t>Ladainha</t>
         </is>
       </c>
       <c r="C79" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D79" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E79" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SERGIO AVELINO PINHEIRO</t>
+          <t>ESCOLA ESTADUAL CONCORDIA DO MUCURI</t>
         </is>
       </c>
       <c r="F79" t="inlineStr" s="0">
         <is>
-          <t>RUA FAUSTINO CELESTINO, 351</t>
+          <t>ESTRADA MUNICIPAL SETUBINHA S/N</t>
         </is>
       </c>
       <c r="G79" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>DISTRITO DE CONCORDIA DO MUCURI</t>
         </is>
       </c>
       <c r="H79" t="inlineStr" s="0">
         <is>
-          <t>39838000</t>
+          <t>39826000</t>
         </is>
       </c>
       <c r="I79" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K79" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L79" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M79" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N79" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.4</t>
+          <t>19.232.3.5</t>
         </is>
       </c>
       <c r="O79" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P79" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr" s="0">
         <is>
-          <t>1712</t>
+          <t>4347</t>
         </is>
       </c>
       <c r="R79" t="inlineStr" s="0">
         <is>
-          <t>-18.4587219</t>
+          <t>-17.6803930</t>
         </is>
       </c>
       <c r="S79" t="inlineStr" s="0">
         <is>
-          <t>-41.8122170</t>
+          <t>-41.8795160</t>
         </is>
       </c>
       <c r="T79" t="inlineStr" s="0">
         <is>
-          <t>-18.4587219</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U79" t="inlineStr" s="0">
         <is>
-          <t>-41.8122170</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V79" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W79" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X79" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr" s="0">
         <is>
-          <t>389</t>
+          <t>455</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr" s="0">
         <is>
-          <t>389</t>
+          <t>455</t>
         </is>
       </c>
     </row>
     <row r="80" ht="24" customHeight="1">
       <c r="A80" t="inlineStr" s="0">
         <is>
-          <t>61</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B80" t="inlineStr" s="0">
         <is>
-          <t>Jampruca</t>
+          <t>Ladainha</t>
         </is>
       </c>
       <c r="C80" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D80" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="E80" t="inlineStr" s="0">
         <is>
-          <t>PREFEITURA MUNICIPAL</t>
+          <t>ESCOLA ESTADUAL DE LADAINHA</t>
         </is>
       </c>
       <c r="F80" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA JORGE AGOSTINHO, 56</t>
+          <t>RUA LUIZ REIS</t>
         </is>
       </c>
       <c r="G80" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H80" t="inlineStr" s="0">
         <is>
-          <t>39838000</t>
+          <t>39825000</t>
         </is>
       </c>
       <c r="I80" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K80" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L80" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M80" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N80" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.4</t>
+          <t>19.232.3.5</t>
         </is>
       </c>
       <c r="O80" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P80" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr" s="0">
         <is>
-          <t>264</t>
+          <t>3708</t>
         </is>
       </c>
       <c r="R80" t="inlineStr" s="0">
         <is>
-          <t>-18.4615000</t>
+          <t>-17.6272360</t>
         </is>
       </c>
       <c r="S80" t="inlineStr" s="0">
         <is>
-          <t>-41.8097700</t>
+          <t>-41.7371220</t>
         </is>
       </c>
       <c r="T80" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U80" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V80" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W80" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X80" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y80" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>692</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>692</t>
         </is>
       </c>
     </row>
     <row r="81" ht="24" customHeight="1">
       <c r="A81" t="inlineStr" s="0">
         <is>
-          <t>97</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B81" t="inlineStr" s="0">
         <is>
           <t>Ladainha</t>
         </is>
       </c>
       <c r="C81" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D81" t="inlineStr" s="0">
         <is>
-          <t>1074</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E81" t="inlineStr" s="0">
         <is>
-          <t>CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ</t>
+          <t>ESCOLA ESTADUAL N SRA DO ROSARIO</t>
         </is>
       </c>
       <c r="F81" t="inlineStr" s="0">
         <is>
-          <t>RUA TEREZA RODRIGUES GUIMARÃES, 153</t>
+          <t>RUA DA MATRIZ, 12</t>
         </is>
       </c>
       <c r="G81" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H81" t="inlineStr" s="0">
         <is>
           <t>39825000</t>
         </is>
       </c>
       <c r="I81" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K81" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L81" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M81" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N81" t="inlineStr" s="0">
         <is>
           <t>19.232.3.5</t>
         </is>
       </c>
       <c r="O81" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P81" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr" s="0">
         <is>
-          <t>1265</t>
+          <t>2529</t>
         </is>
       </c>
       <c r="R81" t="inlineStr" s="0">
         <is>
-          <t>-17.6274647</t>
+          <t>-17.6800909</t>
         </is>
       </c>
       <c r="S81" t="inlineStr" s="0">
         <is>
-          <t>-41.7352386</t>
+          <t>-41.8747214</t>
         </is>
       </c>
       <c r="T81" t="inlineStr" s="0">
         <is>
-          <t>-17.6274647</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U81" t="inlineStr" s="0">
         <is>
-          <t>-41.7352386</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V81" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W81" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X81" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr" s="0">
         <is>
-          <t>736</t>
+          <t>1871</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr" s="0">
         <is>
-          <t>736</t>
+          <t>1871</t>
         </is>
       </c>
     </row>
     <row r="82" ht="24" customHeight="1">
       <c r="A82" t="inlineStr" s="0">
         <is>
-          <t>79</t>
+          <t>180</t>
         </is>
       </c>
       <c r="B82" t="inlineStr" s="0">
         <is>
           <t>Ladainha</t>
         </is>
       </c>
       <c r="C82" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D82" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E82" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CONCORDIA DO MUCURI</t>
+          <t>ESCOLA MUNICIPAL SEBASTIÃO PEREIRA CAMPOS</t>
         </is>
       </c>
       <c r="F82" t="inlineStr" s="0">
         <is>
-          <t>ESTRADA MUNICIPAL SETUBINHA S/N</t>
+          <t>ESTRADA LADAINHA - NOVO CRUZEIRO, KM 21</t>
         </is>
       </c>
       <c r="G82" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE CONCORDIA DO MUCURI</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H82" t="inlineStr" s="0">
         <is>
-          <t>39826000</t>
+          <t>39825000</t>
         </is>
       </c>
       <c r="I82" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K82" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L82" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M82" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N82" t="inlineStr" s="0">
         <is>
           <t>19.232.3.5</t>
         </is>
       </c>
       <c r="O82" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P82" t="inlineStr" s="0">
         <is>
-          <t>12</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr" s="0">
         <is>
-          <t>4347</t>
+          <t>339</t>
         </is>
       </c>
       <c r="R82" t="inlineStr" s="0">
         <is>
-          <t>-17.6803930</t>
+          <t>-17.5465393</t>
         </is>
       </c>
       <c r="S82" t="inlineStr" s="0">
         <is>
-          <t>-41.8795160</t>
+          <t>-41.8288136</t>
         </is>
       </c>
       <c r="T82" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U82" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V82" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W82" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X82" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr" s="0">
         <is>
-          <t>455</t>
+          <t>100</t>
         </is>
       </c>
       <c r="Z82" t="inlineStr" s="0">
         <is>
-          <t>455</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="83" ht="24" customHeight="1">
       <c r="A83" t="inlineStr" s="0">
         <is>
-          <t>69</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B83" t="inlineStr" s="0">
         <is>
           <t>Ladainha</t>
         </is>
       </c>
       <c r="C83" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D83" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E83" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE LADAINHA</t>
+          <t>POSTO DE SAÚDE - ALDEIA VERDE</t>
         </is>
       </c>
       <c r="F83" t="inlineStr" s="0">
         <is>
-          <t>RUA LUIZ REIS</t>
+          <t>ALDEIA VERDE MAXAKALI</t>
         </is>
       </c>
       <c r="G83" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H83" t="inlineStr" s="0">
         <is>
           <t>39825000</t>
         </is>
       </c>
       <c r="I83" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K83" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L83" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M83" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N83" t="inlineStr" s="0">
         <is>
           <t>19.232.3.5</t>
         </is>
       </c>
       <c r="O83" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P83" t="inlineStr" s="0">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr" s="0">
         <is>
-          <t>3708</t>
+          <t>115</t>
         </is>
       </c>
       <c r="R83" t="inlineStr" s="0">
         <is>
-          <t>-17.6272360</t>
+          <t>-17.6495774</t>
         </is>
       </c>
       <c r="S83" t="inlineStr" s="0">
         <is>
-          <t>-41.7371220</t>
+          <t>-41.6646550</t>
         </is>
       </c>
       <c r="T83" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U83" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V83" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W83" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X83" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr" s="0">
         <is>
-          <t>692</t>
+          <t>135</t>
         </is>
       </c>
       <c r="Z83" t="inlineStr" s="0">
         <is>
-          <t>692</t>
+          <t>135</t>
         </is>
       </c>
     </row>
     <row r="84" ht="24" customHeight="1">
       <c r="A84" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B84" t="inlineStr" s="0">
         <is>
-          <t>Ladainha</t>
+          <t>Malacacheta</t>
         </is>
       </c>
       <c r="C84" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D84" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E84" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL N SRA DO ROSARIO</t>
+          <t>ESCOLA ESTADUAL  MONSENHOR CLÓVIS VIEIRA DA FONSECA</t>
         </is>
       </c>
       <c r="F84" t="inlineStr" s="0">
         <is>
-          <t>RUA DA MATRIZ, 12</t>
+          <t>RUA DIVA ABRANTES DE QUADROS, S/N</t>
         </is>
       </c>
       <c r="G84" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H84" t="inlineStr" s="0">
         <is>
-          <t>39825000</t>
+          <t>39690000</t>
         </is>
       </c>
       <c r="I84" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K84" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L84" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M84" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N84" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.5</t>
+          <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O84" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P84" t="inlineStr" s="0">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr" s="0">
         <is>
-          <t>2529</t>
+          <t>2668</t>
         </is>
       </c>
       <c r="R84" t="inlineStr" s="0">
         <is>
-          <t>-17.6800909</t>
+          <t>-17.8478930</t>
         </is>
       </c>
       <c r="S84" t="inlineStr" s="0">
         <is>
-          <t>-41.8747214</t>
+          <t>-42.0820176</t>
         </is>
       </c>
       <c r="T84" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U84" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V84" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W84" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X84" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y84" t="inlineStr" s="0">
         <is>
-          <t>1871</t>
+          <t>2134</t>
         </is>
       </c>
       <c r="Z84" t="inlineStr" s="0">
         <is>
-          <t>1871</t>
+          <t>2134</t>
         </is>
       </c>
     </row>
     <row r="85" ht="24" customHeight="1">
       <c r="A85" t="inlineStr" s="0">
         <is>
-          <t>180</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B85" t="inlineStr" s="0">
         <is>
-          <t>Ladainha</t>
+          <t>Malacacheta</t>
         </is>
       </c>
       <c r="C85" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D85" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E85" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SEBASTIÃO PEREIRA CAMPOS</t>
+          <t>ESCOLA ESTADUAL DE JAGUARITIRA</t>
         </is>
       </c>
       <c r="F85" t="inlineStr" s="0">
         <is>
-          <t>ESTRADA LADAINHA - NOVO CRUZEIRO, KM 21</t>
+          <t>RUA  AUGUSTO CORDEIRO, N 05</t>
         </is>
       </c>
       <c r="G85" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>DISTRITO DE JAGUARITIRA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr" s="0">
         <is>
-          <t>39825000</t>
+          <t>39692000</t>
         </is>
       </c>
       <c r="I85" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K85" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L85" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M85" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N85" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.5</t>
+          <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O85" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P85" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr" s="0">
         <is>
-          <t>339</t>
+          <t>1280</t>
         </is>
       </c>
       <c r="R85" t="inlineStr" s="0">
         <is>
-          <t>-17.5465393</t>
+          <t>-17.8267700</t>
         </is>
       </c>
       <c r="S85" t="inlineStr" s="0">
         <is>
-          <t>-41.8288136</t>
+          <t>-42.2237780</t>
         </is>
       </c>
       <c r="T85" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-17.8267700</t>
         </is>
       </c>
       <c r="U85" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-42.2237780</t>
         </is>
       </c>
       <c r="V85" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W85" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X85" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr" s="0">
         <is>
-          <t>100</t>
+          <t>722</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr" s="0">
         <is>
-          <t>100</t>
+          <t>722</t>
         </is>
       </c>
     </row>
     <row r="86" ht="24" customHeight="1">
       <c r="A86" t="inlineStr" s="0">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B86" t="inlineStr" s="0">
         <is>
-          <t>Ladainha</t>
+          <t>Malacacheta</t>
         </is>
       </c>
       <c r="C86" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D86" t="inlineStr" s="0">
         <is>
-          <t>1090</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E86" t="inlineStr" s="0">
         <is>
-          <t>POSTO DE SAÚDE - ALDEIA VERDE</t>
+          <t>ESCOLA ESTADUAL DE SANTO ANTONIO DO MUCURI</t>
         </is>
       </c>
       <c r="F86" t="inlineStr" s="0">
         <is>
-          <t>ALDEIA VERDE MAXAKALI</t>
+          <t>RUA TRISTÃO AARÃO COUY, N. 77</t>
         </is>
       </c>
       <c r="G86" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>DISTRITO SANTO ANTONIO DO MUCURI</t>
         </is>
       </c>
       <c r="H86" t="inlineStr" s="0">
         <is>
-          <t>39825000</t>
+          <t>39691000</t>
         </is>
       </c>
       <c r="I86" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K86" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L86" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M86" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N86" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.5</t>
+          <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O86" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P86" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr" s="0">
         <is>
-          <t>115</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="R86" t="inlineStr" s="0">
         <is>
-          <t>-17.6495774</t>
+          <t>-17.8479311</t>
         </is>
       </c>
       <c r="S86" t="inlineStr" s="0">
         <is>
-          <t>-41.6646550</t>
+          <t>-42.0785972</t>
         </is>
       </c>
       <c r="T86" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U86" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V86" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W86" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X86" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr" s="0">
         <is>
-          <t>135</t>
+          <t>173</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr" s="0">
         <is>
-          <t>135</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="87" ht="24" customHeight="1">
       <c r="A87" t="inlineStr" s="0">
         <is>
-          <t>74</t>
+          <t>70</t>
         </is>
       </c>
       <c r="B87" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C87" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D87" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E87" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL  MONSENHOR CLÓVIS VIEIRA DA FONSECA</t>
+          <t>ESCOLA ESTADUAL DEPUTADO CASTRO PIRES</t>
         </is>
       </c>
       <c r="F87" t="inlineStr" s="0">
         <is>
-          <t>RUA DIVA ABRANTES DE QUADROS, S/N</t>
+          <t>RUA PLACIDO MARTINS, 90</t>
         </is>
       </c>
       <c r="G87" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H87" t="inlineStr" s="0">
         <is>
           <t>39690000</t>
         </is>
       </c>
       <c r="I87" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K87" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L87" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M87" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N87" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O87" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P87" t="inlineStr" s="0">
         <is>
-          <t>12</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr" s="0">
         <is>
-          <t>2668</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="R87" t="inlineStr" s="0">
         <is>
-          <t>-17.8478930</t>
+          <t>-17.8434938</t>
         </is>
       </c>
       <c r="S87" t="inlineStr" s="0">
         <is>
-          <t>-42.0820176</t>
+          <t>-42.0769507</t>
         </is>
       </c>
       <c r="T87" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-17.8434938</t>
         </is>
       </c>
       <c r="U87" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-42.0769507</t>
         </is>
       </c>
       <c r="V87" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W87" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X87" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr" s="0">
         <is>
-          <t>2134</t>
+          <t>1132</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr" s="0">
         <is>
-          <t>2134</t>
+          <t>1132</t>
         </is>
       </c>
     </row>
     <row r="88" ht="24" customHeight="1">
       <c r="A88" t="inlineStr" s="0">
         <is>
-          <t>33</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B88" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C88" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D88" t="inlineStr" s="0">
         <is>
-          <t>1112</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E88" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE JAGUARITIRA</t>
+          <t>ESCOLA ESTADUAL FREI FRANCISCO</t>
         </is>
       </c>
       <c r="F88" t="inlineStr" s="0">
         <is>
-          <t>RUA  AUGUSTO CORDEIRO, N 05</t>
+          <t>PRACA CASTELO BRANCO, 286</t>
         </is>
       </c>
       <c r="G88" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE JAGUARITIRA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H88" t="inlineStr" s="0">
         <is>
-          <t>39692000</t>
+          <t>39690000</t>
         </is>
       </c>
       <c r="I88" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K88" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L88" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M88" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N88" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O88" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P88" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr" s="0">
         <is>
-          <t>1280</t>
+          <t>1760</t>
         </is>
       </c>
       <c r="R88" t="inlineStr" s="0">
         <is>
-          <t>-17.8267700</t>
+          <t>-17.8473957</t>
         </is>
       </c>
       <c r="S88" t="inlineStr" s="0">
         <is>
-          <t>-42.2237780</t>
+          <t>-42.0781949</t>
         </is>
       </c>
       <c r="T88" t="inlineStr" s="0">
         <is>
-          <t>-17.8267700</t>
+          <t>-17.8473957</t>
         </is>
       </c>
       <c r="U88" t="inlineStr" s="0">
         <is>
-          <t>-42.2237780</t>
+          <t>-42.0781949</t>
         </is>
       </c>
       <c r="V88" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W88" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X88" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr" s="0">
         <is>
-          <t>722</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr" s="0">
         <is>
-          <t>722</t>
+          <t>1137</t>
         </is>
       </c>
     </row>
     <row r="89" ht="24" customHeight="1">
       <c r="A89" t="inlineStr" s="0">
         <is>
-          <t>7</t>
+          <t>154</t>
         </is>
       </c>
       <c r="B89" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C89" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D89" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E89" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE SANTO ANTONIO DO MUCURI</t>
+          <t>ESCOLA ESTADUAL GERALDO DOS SANTOS COIMBRA</t>
         </is>
       </c>
       <c r="F89" t="inlineStr" s="0">
         <is>
-          <t>RUA TRISTÃO AARÃO COUY, N. 77</t>
+          <t>PRACA VINTE E CINCO DE DEZEMBRO, S/N</t>
         </is>
       </c>
       <c r="G89" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO SANTO ANTONIO DO MUCURI</t>
+          <t>DISTRITO JUNCO DE MINAS</t>
         </is>
       </c>
       <c r="H89" t="inlineStr" s="0">
         <is>
-          <t>39691000</t>
+          <t>39698000</t>
         </is>
       </c>
       <c r="I89" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K89" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L89" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M89" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N89" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O89" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P89" t="inlineStr" s="0">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr" s="0">
         <is>
-          <t>1027</t>
+          <t>913</t>
         </is>
       </c>
       <c r="R89" t="inlineStr" s="0">
         <is>
-          <t>-17.8479311</t>
+          <t>-17.9435247</t>
         </is>
       </c>
       <c r="S89" t="inlineStr" s="0">
         <is>
-          <t>-42.0785972</t>
+          <t>-42.1956607</t>
         </is>
       </c>
       <c r="T89" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-17.9435247</t>
         </is>
       </c>
       <c r="U89" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-42.1956607</t>
         </is>
       </c>
       <c r="V89" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W89" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X89" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr" s="0">
         <is>
-          <t>173</t>
+          <t>287</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr" s="0">
         <is>
-          <t>173</t>
+          <t>287</t>
         </is>
       </c>
     </row>
     <row r="90" ht="24" customHeight="1">
       <c r="A90" t="inlineStr" s="0">
         <is>
-          <t>70</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B90" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C90" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D90" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="E90" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DEPUTADO CASTRO PIRES</t>
+          <t>ESCOLA ESTADUAL MESTRA ZULMIRA</t>
         </is>
       </c>
       <c r="F90" t="inlineStr" s="0">
         <is>
-          <t>RUA PLACIDO MARTINS, 90</t>
+          <t>RUA LINDOMAR ABRANTES DE SALES, 03</t>
         </is>
       </c>
       <c r="G90" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H90" t="inlineStr" s="0">
         <is>
           <t>39690000</t>
         </is>
       </c>
       <c r="I90" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K90" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L90" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M90" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N90" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O90" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P90" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr" s="0">
         <is>
-          <t>1269</t>
+          <t>2180</t>
         </is>
       </c>
       <c r="R90" t="inlineStr" s="0">
         <is>
-          <t>-17.8434938</t>
+          <t>-17.8441309</t>
         </is>
       </c>
       <c r="S90" t="inlineStr" s="0">
         <is>
-          <t>-42.0769507</t>
+          <t>-42.0778937</t>
         </is>
       </c>
       <c r="T90" t="inlineStr" s="0">
         <is>
-          <t>-17.8434938</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U90" t="inlineStr" s="0">
         <is>
-          <t>-42.0769507</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V90" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W90" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X90" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr" s="0">
         <is>
-          <t>1132</t>
+          <t>632</t>
         </is>
       </c>
       <c r="Z90" t="inlineStr" s="0">
         <is>
-          <t>1132</t>
+          <t>632</t>
         </is>
       </c>
     </row>
     <row r="91" ht="24" customHeight="1">
       <c r="A91" t="inlineStr" s="0">
         <is>
-          <t>18</t>
+          <t>176</t>
         </is>
       </c>
       <c r="B91" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C91" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D91" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="E91" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL FREI FRANCISCO</t>
+          <t>ESCOLA ESTADUAL STELLA ABRANTES</t>
         </is>
       </c>
       <c r="F91" t="inlineStr" s="0">
         <is>
-          <t>PRACA CASTELO BRANCO, 286</t>
+          <t>RUA RICARDO DE SOUZA REGIS, 260</t>
         </is>
       </c>
       <c r="G91" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>BAIRRO TANCREDO NEVES</t>
         </is>
       </c>
       <c r="H91" t="inlineStr" s="0">
         <is>
           <t>39690000</t>
         </is>
       </c>
       <c r="I91" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K91" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L91" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M91" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N91" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O91" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P91" t="inlineStr" s="0">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr" s="0">
         <is>
-          <t>1760</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="R91" t="inlineStr" s="0">
         <is>
-          <t>-17.8473957</t>
+          <t>-17.8552727</t>
         </is>
       </c>
       <c r="S91" t="inlineStr" s="0">
         <is>
-          <t>-42.0781949</t>
+          <t>-42.0803049</t>
         </is>
       </c>
       <c r="T91" t="inlineStr" s="0">
         <is>
-          <t>-17.8473957</t>
+          <t>-17.8552727</t>
         </is>
       </c>
       <c r="U91" t="inlineStr" s="0">
         <is>
-          <t>-42.0781949</t>
+          <t>-42.0803049</t>
         </is>
       </c>
       <c r="V91" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W91" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X91" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr" s="0">
         <is>
-          <t>1137</t>
+          <t>240</t>
         </is>
       </c>
       <c r="Z91" t="inlineStr" s="0">
         <is>
-          <t>1137</t>
+          <t>240</t>
         </is>
       </c>
     </row>
     <row r="92" ht="24" customHeight="1">
       <c r="A92" t="inlineStr" s="0">
         <is>
-          <t>154</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B92" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C92" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D92" t="inlineStr" s="0">
         <is>
-          <t>1090</t>
+          <t>1228</t>
         </is>
       </c>
       <c r="E92" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL GERALDO DOS SANTOS COIMBRA</t>
+          <t>ESCOLA MUNICIPAL ARISTIDES GOMES PEREIRA</t>
         </is>
       </c>
       <c r="F92" t="inlineStr" s="0">
         <is>
-          <t>PRACA VINTE E CINCO DE DEZEMBRO, S/N</t>
+          <t>CÓRREGO SETÚBAL</t>
         </is>
       </c>
       <c r="G92" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO JUNCO DE MINAS</t>
+          <t>SETÚBAL</t>
         </is>
       </c>
       <c r="H92" t="inlineStr" s="0">
         <is>
-          <t>39698000</t>
+          <t>39690000</t>
         </is>
       </c>
       <c r="I92" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K92" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L92" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M92" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N92" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O92" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P92" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr" s="0">
         <is>
-          <t>913</t>
+          <t>448</t>
         </is>
       </c>
       <c r="R92" t="inlineStr" s="0">
         <is>
-          <t>-17.9435247</t>
+          <t>-17.6006794</t>
         </is>
       </c>
       <c r="S92" t="inlineStr" s="0">
         <is>
-          <t>-42.1956607</t>
+          <t>-42.1590541</t>
         </is>
       </c>
       <c r="T92" t="inlineStr" s="0">
         <is>
-          <t>-17.9435247</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U92" t="inlineStr" s="0">
         <is>
-          <t>-42.1956607</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V92" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W92" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X92" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y92" t="inlineStr" s="0">
         <is>
-          <t>287</t>
+          <t>353</t>
         </is>
       </c>
       <c r="Z92" t="inlineStr" s="0">
         <is>
-          <t>287</t>
+          <t>353</t>
         </is>
       </c>
     </row>
     <row r="93" ht="24" customHeight="1">
       <c r="A93" t="inlineStr" s="0">
         <is>
-          <t>23</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B93" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C93" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D93" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="E93" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL MESTRA ZULMIRA</t>
+          <t>ESCOLA MUNICIPAL EVA RIBEIRO MENDES</t>
         </is>
       </c>
       <c r="F93" t="inlineStr" s="0">
         <is>
-          <t>RUA LINDOMAR ABRANTES DE SALES, 03</t>
+          <t>RUA ORÁCIO LUIZ PEGO, 621</t>
         </is>
       </c>
       <c r="G93" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>BAIRRO PEQUI</t>
         </is>
       </c>
       <c r="H93" t="inlineStr" s="0">
         <is>
           <t>39690000</t>
         </is>
       </c>
       <c r="I93" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K93" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L93" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M93" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N93" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O93" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P93" t="inlineStr" s="0">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr" s="0">
         <is>
-          <t>2180</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="R93" t="inlineStr" s="0">
         <is>
-          <t>-17.8441309</t>
+          <t>-17.8366767</t>
         </is>
       </c>
       <c r="S93" t="inlineStr" s="0">
         <is>
-          <t>-42.0778937</t>
+          <t>-42.0815078</t>
         </is>
       </c>
       <c r="T93" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U93" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V93" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W93" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X93" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr" s="0">
         <is>
-          <t>632</t>
+          <t>383</t>
         </is>
       </c>
       <c r="Z93" t="inlineStr" s="0">
         <is>
-          <t>632</t>
+          <t>383</t>
         </is>
       </c>
     </row>
     <row r="94" ht="24" customHeight="1">
       <c r="A94" t="inlineStr" s="0">
         <is>
-          <t>176</t>
+          <t>1088</t>
         </is>
       </c>
       <c r="B94" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C94" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D94" t="inlineStr" s="0">
         <is>
-          <t>1201</t>
+          <t/>
         </is>
       </c>
       <c r="E94" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL STELLA ABRANTES</t>
+          <t>PRESÍDIO DE MALACACHETA/MG</t>
         </is>
       </c>
       <c r="F94" t="inlineStr" s="0">
         <is>
-          <t>RUA RICARDO DE SOUZA REGIS, 260</t>
+          <t>RUA MARIA DO ROSÁRIO ABRANTES, N 37 - A</t>
         </is>
       </c>
       <c r="G94" t="inlineStr" s="0">
         <is>
-          <t>BAIRRO TANCREDO NEVES</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H94" t="inlineStr" s="0">
         <is>
-          <t>39690000</t>
+          <t/>
         </is>
       </c>
       <c r="I94" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K94" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L94" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M94" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N94" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O94" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P94" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>0</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr" s="0">
         <is>
-          <t>1775</t>
+          <t>0</t>
         </is>
       </c>
       <c r="R94" t="inlineStr" s="0">
         <is>
-          <t>-17.8552727</t>
+          <t>-17.8427500</t>
         </is>
       </c>
       <c r="S94" t="inlineStr" s="0">
         <is>
-          <t>-42.0803049</t>
+          <t>-42.0783110</t>
         </is>
       </c>
       <c r="T94" t="inlineStr" s="0">
         <is>
-          <t>-17.8552727</t>
+          <t>-17.8427500</t>
         </is>
       </c>
       <c r="U94" t="inlineStr" s="0">
         <is>
-          <t>-42.0803049</t>
+          <t>-42.0783110</t>
         </is>
       </c>
       <c r="V94" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W94" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X94" t="inlineStr" s="0">
         <is>
-          <t>Sim</t>
+          <t>Nao</t>
         </is>
       </c>
       <c r="Y94" t="inlineStr" s="0">
         <is>
-          <t>240</t>
+          <t/>
         </is>
       </c>
       <c r="Z94" t="inlineStr" s="0">
         <is>
-          <t>240</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="95" ht="24" customHeight="1">
       <c r="A95" t="inlineStr" s="0">
         <is>
-          <t>173</t>
+          <t>91</t>
         </is>
       </c>
       <c r="B95" t="inlineStr" s="0">
         <is>
           <t>Malacacheta</t>
         </is>
       </c>
       <c r="C95" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D95" t="inlineStr" s="0">
         <is>
-          <t>1228</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E95" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL ARISTIDES GOMES PEREIRA</t>
+          <t>SECRETARIA MUNICIPAL DE EDUCACAO DE MALACACHETA</t>
         </is>
       </c>
       <c r="F95" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO SETÚBAL</t>
+          <t>RUA MALACAXIS,  N. 155</t>
         </is>
       </c>
       <c r="G95" t="inlineStr" s="0">
         <is>
-          <t>SETÚBAL</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H95" t="inlineStr" s="0">
         <is>
           <t>39690000</t>
         </is>
       </c>
       <c r="I95" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K95" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L95" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M95" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N95" t="inlineStr" s="0">
         <is>
           <t>19.232.3.1</t>
         </is>
       </c>
       <c r="O95" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P95" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr" s="0">
         <is>
-          <t>448</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="R95" t="inlineStr" s="0">
         <is>
-          <t>-17.6006794</t>
+          <t>-17.8462875</t>
         </is>
       </c>
       <c r="S95" t="inlineStr" s="0">
         <is>
-          <t>-42.1590541</t>
+          <t>-42.0782777</t>
         </is>
       </c>
       <c r="T95" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U95" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V95" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W95" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X95" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr" s="0">
         <is>
-          <t>353</t>
+          <t>673</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr" s="0">
         <is>
-          <t>353</t>
+          <t>673</t>
         </is>
       </c>
     </row>
     <row r="96" ht="24" customHeight="1">
       <c r="A96" t="inlineStr" s="0">
         <is>
-          <t>131</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B96" t="inlineStr" s="0">
         <is>
-          <t>Malacacheta</t>
+          <t>Nova Modica</t>
         </is>
       </c>
       <c r="C96" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D96" t="inlineStr" s="0">
         <is>
-          <t>1210</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E96" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL EVA RIBEIRO MENDES</t>
+          <t>CÂMARA MUNICIPAL DE NOVA MÓDICA</t>
         </is>
       </c>
       <c r="F96" t="inlineStr" s="0">
         <is>
-          <t>RUA ORÁCIO LUIZ PEGO, 621</t>
+          <t>RUA DAMIÃO MARTINS, 150.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr" s="0">
         <is>
-          <t>BAIRRO PEQUI</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H96" t="inlineStr" s="0">
         <is>
-          <t>39690000</t>
+          <t>35113000</t>
         </is>
       </c>
       <c r="I96" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K96" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L96" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M96" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N96" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.1</t>
+          <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O96" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P96" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr" s="0">
         <is>
-          <t>1220</t>
+          <t>237</t>
         </is>
       </c>
       <c r="R96" t="inlineStr" s="0">
         <is>
-          <t>-17.8366767</t>
+          <t>-18.4415874</t>
         </is>
       </c>
       <c r="S96" t="inlineStr" s="0">
         <is>
-          <t>-42.0815078</t>
+          <t>-41.5003011</t>
         </is>
       </c>
       <c r="T96" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U96" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V96" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W96" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X96" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr" s="0">
         <is>
-          <t>383</t>
+          <t>113</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr" s="0">
         <is>
-          <t>383</t>
+          <t>113</t>
         </is>
       </c>
     </row>
     <row r="97" ht="24" customHeight="1">
       <c r="A97" t="inlineStr" s="0">
         <is>
-          <t>1088</t>
+          <t>82</t>
         </is>
       </c>
       <c r="B97" t="inlineStr" s="0">
         <is>
-          <t>Malacacheta</t>
+          <t>Nova Modica</t>
         </is>
       </c>
       <c r="C97" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D97" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>1015</t>
         </is>
       </c>
       <c r="E97" t="inlineStr" s="0">
         <is>
-          <t>PRESÍDIO DE MALACACHETA/MG</t>
+          <t>ESCOLA ESTADUAL ALAIR ALVES COSTA</t>
         </is>
       </c>
       <c r="F97" t="inlineStr" s="0">
         <is>
-          <t>RUA MARIA DO ROSÁRIO ABRANTES, N 37 - A</t>
+          <t>PRACA FILOMENO CARDOSO , SN.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H97" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>35113000</t>
         </is>
       </c>
       <c r="I97" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K97" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L97" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M97" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N97" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.1</t>
+          <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O97" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P97" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>1516</t>
         </is>
       </c>
       <c r="R97" t="inlineStr" s="0">
         <is>
-          <t>-17.8427500</t>
+          <t>-18.4432720</t>
         </is>
       </c>
       <c r="S97" t="inlineStr" s="0">
         <is>
-          <t>-42.0783110</t>
+          <t>-41.5003976</t>
         </is>
       </c>
       <c r="T97" t="inlineStr" s="0">
         <is>
-          <t>-17.8427500</t>
+          <t>-18.4432720</t>
         </is>
       </c>
       <c r="U97" t="inlineStr" s="0">
         <is>
-          <t>-42.0783110</t>
+          <t>-41.5003976</t>
         </is>
       </c>
       <c r="V97" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W97" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X97" t="inlineStr" s="0">
         <is>
-          <t>Nao</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>236</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>236</t>
         </is>
       </c>
     </row>
     <row r="98" ht="24" customHeight="1">
       <c r="A98" t="inlineStr" s="0">
         <is>
-          <t>91</t>
+          <t>214</t>
         </is>
       </c>
       <c r="B98" t="inlineStr" s="0">
         <is>
-          <t>Malacacheta</t>
+          <t>Nova Modica</t>
         </is>
       </c>
       <c r="C98" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D98" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E98" t="inlineStr" s="0">
         <is>
-          <t>SECRETARIA MUNICIPAL DE EDUCACAO DE MALACACHETA</t>
+          <t>ESCOLA MUNICIPAL NOSSA SENHORA DAS GRACAS</t>
         </is>
       </c>
       <c r="F98" t="inlineStr" s="0">
         <is>
-          <t>RUA MALACAXIS,  N. 155</t>
+          <t>VILA SÃO BRÁS</t>
         </is>
       </c>
       <c r="G98" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H98" t="inlineStr" s="0">
         <is>
-          <t>39690000</t>
+          <t>35113000</t>
         </is>
       </c>
       <c r="I98" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K98" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L98" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M98" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N98" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.1</t>
+          <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O98" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P98" t="inlineStr" s="0">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr" s="0">
         <is>
-          <t>1055</t>
+          <t>139</t>
         </is>
       </c>
       <c r="R98" t="inlineStr" s="0">
         <is>
-          <t>-17.8462875</t>
+          <t>-18.3304225</t>
         </is>
       </c>
       <c r="S98" t="inlineStr" s="0">
         <is>
-          <t>-42.0782777</t>
+          <t>-41.4416760</t>
         </is>
       </c>
       <c r="T98" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.3304225</t>
         </is>
       </c>
       <c r="U98" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.4416760</t>
         </is>
       </c>
       <c r="V98" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W98" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X98" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr" s="0">
         <is>
-          <t>673</t>
+          <t>211</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr" s="0">
         <is>
-          <t>673</t>
+          <t>211</t>
         </is>
       </c>
     </row>
     <row r="99" ht="24" customHeight="1">
       <c r="A99" t="inlineStr" s="0">
         <is>
-          <t>198</t>
+          <t>67</t>
         </is>
       </c>
       <c r="B99" t="inlineStr" s="0">
         <is>
           <t>Nova Modica</t>
         </is>
       </c>
       <c r="C99" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D99" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E99" t="inlineStr" s="0">
         <is>
-          <t>CÂMARA MUNICIPAL DE NOVA MÓDICA</t>
+          <t>ESCOLA MUNICIPAL SAO SEBASTIAO</t>
         </is>
       </c>
       <c r="F99" t="inlineStr" s="0">
         <is>
-          <t>RUA DAMIÃO MARTINS, 150.</t>
+          <t>POVOADO DE SÃO LOURENÇO</t>
         </is>
       </c>
       <c r="G99" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H99" t="inlineStr" s="0">
         <is>
           <t>35113000</t>
         </is>
       </c>
       <c r="I99" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K99" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L99" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M99" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N99" t="inlineStr" s="0">
         <is>
           <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O99" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P99" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr" s="0">
         <is>
-          <t>237</t>
+          <t>147</t>
         </is>
       </c>
       <c r="R99" t="inlineStr" s="0">
         <is>
-          <t>-18.4415874</t>
+          <t>-18.4465645</t>
         </is>
       </c>
       <c r="S99" t="inlineStr" s="0">
         <is>
-          <t>-41.5003011</t>
+          <t>-41.5867760</t>
         </is>
       </c>
       <c r="T99" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.4465645</t>
         </is>
       </c>
       <c r="U99" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.5867760</t>
         </is>
       </c>
       <c r="V99" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W99" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X99" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y99" t="inlineStr" s="0">
         <is>
-          <t>113</t>
+          <t>203</t>
         </is>
       </c>
       <c r="Z99" t="inlineStr" s="0">
         <is>
-          <t>113</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="100" ht="24" customHeight="1">
       <c r="A100" t="inlineStr" s="0">
         <is>
-          <t>82</t>
+          <t>115</t>
         </is>
       </c>
       <c r="B100" t="inlineStr" s="0">
         <is>
           <t>Nova Modica</t>
         </is>
       </c>
       <c r="C100" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D100" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E100" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL ALAIR ALVES COSTA</t>
+          <t>ESCOLA MUNICIPAL TIRADENTES</t>
         </is>
       </c>
       <c r="F100" t="inlineStr" s="0">
         <is>
-          <t>PRACA FILOMENO CARDOSO , SN.</t>
+          <t>VILA CAMPO DOS HENRIQUES</t>
         </is>
       </c>
       <c r="G100" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H100" t="inlineStr" s="0">
         <is>
           <t>35113000</t>
         </is>
       </c>
       <c r="I100" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K100" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L100" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M100" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N100" t="inlineStr" s="0">
         <is>
           <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O100" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P100" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr" s="0">
         <is>
-          <t>1516</t>
+          <t>145</t>
         </is>
       </c>
       <c r="R100" t="inlineStr" s="0">
         <is>
-          <t>-18.4432720</t>
+          <t>-18.5456704</t>
         </is>
       </c>
       <c r="S100" t="inlineStr" s="0">
         <is>
-          <t>-41.5003976</t>
+          <t>-41.5532330</t>
         </is>
       </c>
       <c r="T100" t="inlineStr" s="0">
         <is>
-          <t>-18.4432720</t>
+          <t>-18.5456704</t>
         </is>
       </c>
       <c r="U100" t="inlineStr" s="0">
         <is>
-          <t>-41.5003976</t>
+          <t>-41.5532330</t>
         </is>
       </c>
       <c r="V100" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W100" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X100" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr" s="0">
         <is>
-          <t>236</t>
+          <t>205</t>
         </is>
       </c>
       <c r="Z100" t="inlineStr" s="0">
         <is>
-          <t>236</t>
+          <t>205</t>
         </is>
       </c>
     </row>
     <row r="101" ht="24" customHeight="1">
       <c r="A101" t="inlineStr" s="0">
         <is>
-          <t>214</t>
+          <t>150</t>
         </is>
       </c>
       <c r="B101" t="inlineStr" s="0">
         <is>
           <t>Nova Modica</t>
         </is>
       </c>
       <c r="C101" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D101" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E101" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL NOSSA SENHORA DAS GRACAS</t>
+          <t>ESCOLA MUNICIPAL VEREADOR ANTÔNIO RODRIGUES DOS SANTOS</t>
         </is>
       </c>
       <c r="F101" t="inlineStr" s="0">
         <is>
-          <t>VILA SÃO BRÁS</t>
+          <t>PRAÇA FILOMENO CARDOSO, 21.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H101" t="inlineStr" s="0">
         <is>
           <t>35113000</t>
         </is>
       </c>
       <c r="I101" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K101" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L101" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M101" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N101" t="inlineStr" s="0">
         <is>
           <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O101" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P101" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr" s="0">
         <is>
-          <t>139</t>
+          <t>974</t>
         </is>
       </c>
       <c r="R101" t="inlineStr" s="0">
         <is>
-          <t>-18.3304225</t>
+          <t>-18.4433360</t>
         </is>
       </c>
       <c r="S101" t="inlineStr" s="0">
         <is>
-          <t>-41.4416760</t>
+          <t>-41.5014000</t>
         </is>
       </c>
       <c r="T101" t="inlineStr" s="0">
         <is>
-          <t>-18.3304225</t>
+          <t>-18.4433360</t>
         </is>
       </c>
       <c r="U101" t="inlineStr" s="0">
         <is>
-          <t>-41.4416760</t>
+          <t>-41.5014000</t>
         </is>
       </c>
       <c r="V101" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W101" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X101" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr" s="0">
         <is>
-          <t>211</t>
+          <t>384</t>
         </is>
       </c>
       <c r="Z101" t="inlineStr" s="0">
         <is>
-          <t>211</t>
+          <t>384</t>
         </is>
       </c>
     </row>
     <row r="102" ht="24" customHeight="1">
       <c r="A102" t="inlineStr" s="0">
         <is>
-          <t>67</t>
+          <t>196</t>
         </is>
       </c>
       <c r="B102" t="inlineStr" s="0">
         <is>
           <t>Nova Modica</t>
         </is>
       </c>
       <c r="C102" t="inlineStr" s="0">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="D102" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E102" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SAO SEBASTIAO</t>
+          <t>PREFEITURA MUNICIPAL DE NOVA MÓDICA</t>
         </is>
       </c>
       <c r="F102" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE SÃO LOURENÇO</t>
+          <t>RUA DOMINGOS ANTÔNIO GONÇALVES, 200</t>
         </is>
       </c>
       <c r="G102" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H102" t="inlineStr" s="0">
         <is>
           <t>35113000</t>
         </is>
       </c>
       <c r="I102" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K102" t="inlineStr" s="0">
         <is>
           <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L102" t="inlineStr" s="0">
         <is>
           <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M102" t="inlineStr" s="0">
         <is>
           <t>19.155.1</t>
         </is>
       </c>
       <c r="N102" t="inlineStr" s="0">
         <is>
           <t>19.155.1.5</t>
         </is>
       </c>
       <c r="O102" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P102" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr" s="0">
         <is>
-          <t>147</t>
+          <t>449</t>
         </is>
       </c>
       <c r="R102" t="inlineStr" s="0">
         <is>
-          <t>-18.4465645</t>
+          <t>-18.4431424</t>
         </is>
       </c>
       <c r="S102" t="inlineStr" s="0">
         <is>
-          <t>-41.5867760</t>
+          <t>-41.5006310</t>
         </is>
       </c>
       <c r="T102" t="inlineStr" s="0">
         <is>
-          <t>-18.4465645</t>
+          <t>-18.4431424</t>
         </is>
       </c>
       <c r="U102" t="inlineStr" s="0">
         <is>
-          <t>-41.5867760</t>
+          <t>-41.5006310</t>
         </is>
       </c>
       <c r="V102" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W102" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X102" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>251</t>
         </is>
       </c>
       <c r="Z102" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>251</t>
         </is>
       </c>
     </row>
     <row r="103" ht="24" customHeight="1">
       <c r="A103" t="inlineStr" s="0">
         <is>
-          <t>115</t>
+          <t>110</t>
         </is>
       </c>
       <c r="B103" t="inlineStr" s="0">
         <is>
-          <t>Nova Modica</t>
+          <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C103" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>196</t>
         </is>
       </c>
       <c r="D103" t="inlineStr" s="0">
         <is>
-          <t>1040</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E103" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL TIRADENTES</t>
+          <t>ESCOLA ESTADUAL  DE LUFA</t>
         </is>
       </c>
       <c r="F103" t="inlineStr" s="0">
         <is>
-          <t>VILA CAMPO DOS HENRIQUES</t>
+          <t>RUA PRINCIPAL, S/N, LUFA</t>
         </is>
       </c>
       <c r="G103" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>POVOADO DO LUFA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr" s="0">
         <is>
-          <t>35113000</t>
+          <t>39824000</t>
         </is>
       </c>
       <c r="I103" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K103" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L103" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M103" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.1</t>
         </is>
       </c>
       <c r="N103" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.5</t>
+          <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O103" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P103" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr" s="0">
         <is>
-          <t>145</t>
+          <t>2817</t>
         </is>
       </c>
       <c r="R103" t="inlineStr" s="0">
         <is>
-          <t>-18.5456704</t>
+          <t>-17.2388826</t>
         </is>
       </c>
       <c r="S103" t="inlineStr" s="0">
         <is>
-          <t>-41.5532330</t>
+          <t>-41.9344516</t>
         </is>
       </c>
       <c r="T103" t="inlineStr" s="0">
         <is>
-          <t>-18.5456704</t>
+          <t>-17.2388826</t>
         </is>
       </c>
       <c r="U103" t="inlineStr" s="0">
         <is>
-          <t>-41.5532330</t>
+          <t>-41.9344516</t>
         </is>
       </c>
       <c r="V103" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W103" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X103" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr" s="0">
         <is>
-          <t>205</t>
+          <t>385</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr" s="0">
         <is>
-          <t>205</t>
+          <t>385</t>
         </is>
       </c>
     </row>
     <row r="104" ht="24" customHeight="1">
       <c r="A104" t="inlineStr" s="0">
         <is>
-          <t>150</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B104" t="inlineStr" s="0">
         <is>
-          <t>Nova Modica</t>
+          <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C104" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>196</t>
         </is>
       </c>
       <c r="D104" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E104" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL VEREADOR ANTÔNIO RODRIGUES DOS SANTOS</t>
+          <t>ESCOLA ESTADUAL  DOM JOSE DE HAAS</t>
         </is>
       </c>
       <c r="F104" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA FILOMENO CARDOSO, 21.</t>
+          <t>RUA INACIO BAHIA  , 369, SAO FRANCISCO</t>
         </is>
       </c>
       <c r="G104" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>SÃO FRANCISCO</t>
         </is>
       </c>
       <c r="H104" t="inlineStr" s="0">
         <is>
-          <t>35113000</t>
+          <t>39820000</t>
         </is>
       </c>
       <c r="I104" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K104" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L104" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M104" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.1</t>
         </is>
       </c>
       <c r="N104" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.5</t>
+          <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O104" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P104" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>9</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr" s="0">
         <is>
-          <t>974</t>
+          <t>2657</t>
         </is>
       </c>
       <c r="R104" t="inlineStr" s="0">
         <is>
-          <t>-18.4433360</t>
+          <t>-17.4690820</t>
         </is>
       </c>
       <c r="S104" t="inlineStr" s="0">
         <is>
-          <t>-41.5014000</t>
+          <t>-41.8919780</t>
         </is>
       </c>
       <c r="T104" t="inlineStr" s="0">
         <is>
-          <t>-18.4433360</t>
+          <t>-17.4690820</t>
         </is>
       </c>
       <c r="U104" t="inlineStr" s="0">
         <is>
-          <t>-41.5014000</t>
+          <t>-41.8919780</t>
         </is>
       </c>
       <c r="V104" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W104" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X104" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr" s="0">
         <is>
-          <t>384</t>
+          <t>706</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr" s="0">
         <is>
-          <t>384</t>
+          <t>706</t>
         </is>
       </c>
     </row>
     <row r="105" ht="24" customHeight="1">
       <c r="A105" t="inlineStr" s="0">
         <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr" s="0">
+        <is>
+          <t>Novo Cruzeiro</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr" s="0">
+        <is>
           <t>196</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr" s="0">
-[...8 lines deleted...]
-      </c>
       <c r="D105" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E105" t="inlineStr" s="0">
         <is>
-          <t>PREFEITURA MUNICIPAL DE NOVA MÓDICA</t>
+          <t>ESCOLA ESTADUAL  INACIO MURTA</t>
         </is>
       </c>
       <c r="F105" t="inlineStr" s="0">
         <is>
-          <t>RUA DOMINGOS ANTÔNIO GONÇALVES, 200</t>
+          <t>PCA.SARGENTO NORALDINO ROSA, CENTRO</t>
         </is>
       </c>
       <c r="G105" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H105" t="inlineStr" s="0">
         <is>
-          <t>35113000</t>
+          <t>39820000</t>
         </is>
       </c>
       <c r="I105" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K105" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L105" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M105" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.1</t>
         </is>
       </c>
       <c r="N105" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.5</t>
+          <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O105" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P105" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr" s="0">
         <is>
-          <t>449</t>
+          <t>4850</t>
         </is>
       </c>
       <c r="R105" t="inlineStr" s="0">
         <is>
-          <t>-18.4431424</t>
+          <t>-17.4752132</t>
         </is>
       </c>
       <c r="S105" t="inlineStr" s="0">
         <is>
-          <t>-41.5006310</t>
+          <t>-41.8817792</t>
         </is>
       </c>
       <c r="T105" t="inlineStr" s="0">
         <is>
-          <t>-18.4431424</t>
+          <t>-17.4752132</t>
         </is>
       </c>
       <c r="U105" t="inlineStr" s="0">
         <is>
-          <t>-41.5006310</t>
+          <t>-41.8817792</t>
         </is>
       </c>
       <c r="V105" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W105" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X105" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr" s="0">
         <is>
-          <t>251</t>
+          <t>360</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr" s="0">
         <is>
-          <t>251</t>
+          <t>360</t>
         </is>
       </c>
     </row>
     <row r="106" ht="24" customHeight="1">
       <c r="A106" t="inlineStr" s="0">
         <is>
-          <t>110</t>
+          <t>52</t>
         </is>
       </c>
       <c r="B106" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C106" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D106" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E106" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL  DE LUFA</t>
+          <t>ESCOLA ESTADUAL ANTÔNIO RAMOS DE SOUZA</t>
         </is>
       </c>
       <c r="F106" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, S/N, LUFA</t>
+          <t>RUA PRINCIPAL, 282, SANTA CRUZ</t>
         </is>
       </c>
       <c r="G106" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DO LUFA</t>
+          <t>DISTRITO DE SANTA CRUZ</t>
         </is>
       </c>
       <c r="H106" t="inlineStr" s="0">
         <is>
-          <t>39824000</t>
+          <t>39820000</t>
         </is>
       </c>
       <c r="I106" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K106" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L106" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M106" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N106" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O106" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P106" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr" s="0">
         <is>
-          <t>2817</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="R106" t="inlineStr" s="0">
         <is>
-          <t>-17.2388826</t>
+          <t>-17.4202627</t>
         </is>
       </c>
       <c r="S106" t="inlineStr" s="0">
         <is>
-          <t>-41.9344516</t>
+          <t>-41.8302419</t>
         </is>
       </c>
       <c r="T106" t="inlineStr" s="0">
         <is>
-          <t>-17.2388826</t>
+          <t>-17.4202627</t>
         </is>
       </c>
       <c r="U106" t="inlineStr" s="0">
         <is>
-          <t>-41.9344516</t>
+          <t>-41.8302419</t>
         </is>
       </c>
       <c r="V106" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W106" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X106" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr" s="0">
         <is>
-          <t>385</t>
+          <t>382</t>
         </is>
       </c>
       <c r="Z106" t="inlineStr" s="0">
         <is>
-          <t>385</t>
+          <t>382</t>
         </is>
       </c>
     </row>
     <row r="107" ht="24" customHeight="1">
       <c r="A107" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B107" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C107" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D107" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="E107" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL  DOM JOSE DE HAAS</t>
+          <t>ESCOLA ESTADUAL AUGUSTO SOARES</t>
         </is>
       </c>
       <c r="F107" t="inlineStr" s="0">
         <is>
-          <t>RUA INACIO BAHIA  , 369, SAO FRANCISCO</t>
+          <t>CÓRREGO SANTO ANTÔNIO JUQUINHA,S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G107" t="inlineStr" s="0">
         <is>
-          <t>SÃO FRANCISCO</t>
+          <t>DISTRITO DE NOVILHONA</t>
         </is>
       </c>
       <c r="H107" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I107" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K107" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L107" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M107" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N107" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O107" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P107" t="inlineStr" s="0">
         <is>
-          <t>9</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr" s="0">
         <is>
-          <t>2657</t>
+          <t>477</t>
         </is>
       </c>
       <c r="R107" t="inlineStr" s="0">
         <is>
-          <t>-17.4690820</t>
+          <t>-17.4844476</t>
         </is>
       </c>
       <c r="S107" t="inlineStr" s="0">
         <is>
-          <t>-41.8919780</t>
+          <t>-42.1095802</t>
         </is>
       </c>
       <c r="T107" t="inlineStr" s="0">
         <is>
-          <t>-17.4690820</t>
+          <t>-17.4844476</t>
         </is>
       </c>
       <c r="U107" t="inlineStr" s="0">
         <is>
-          <t>-41.8919780</t>
+          <t>-42.1095802</t>
         </is>
       </c>
       <c r="V107" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W107" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X107" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr" s="0">
         <is>
-          <t>706</t>
+          <t>320</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr" s="0">
         <is>
-          <t>706</t>
+          <t>320</t>
         </is>
       </c>
     </row>
     <row r="108" ht="24" customHeight="1">
       <c r="A108" t="inlineStr" s="0">
         <is>
-          <t>113</t>
+          <t>209</t>
         </is>
       </c>
       <c r="B108" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C108" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D108" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="E108" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL  INACIO MURTA</t>
+          <t>ESCOLA ESTADUAL DA FAZENDA ARUEGA</t>
         </is>
       </c>
       <c r="F108" t="inlineStr" s="0">
         <is>
-          <t>PCA.SARGENTO NORALDINO ROSA, CENTRO</t>
+          <t>FAZENDA ARUEGA, ARUEGA,</t>
         </is>
       </c>
       <c r="G108" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H108" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I108" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K108" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L108" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M108" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N108" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O108" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P108" t="inlineStr" s="0">
         <is>
-          <t>13</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr" s="0">
         <is>
-          <t>4850</t>
+          <t>244</t>
         </is>
       </c>
       <c r="R108" t="inlineStr" s="0">
         <is>
-          <t>-17.4752132</t>
+          <t>-17.5044500</t>
         </is>
       </c>
       <c r="S108" t="inlineStr" s="0">
         <is>
-          <t>-41.8817792</t>
+          <t>-41.9785240</t>
         </is>
       </c>
       <c r="T108" t="inlineStr" s="0">
         <is>
-          <t>-17.4752132</t>
+          <t>-17.5044500</t>
         </is>
       </c>
       <c r="U108" t="inlineStr" s="0">
         <is>
-          <t>-41.8817792</t>
+          <t>-41.9785240</t>
         </is>
       </c>
       <c r="V108" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W108" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X108" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr" s="0">
         <is>
-          <t>360</t>
+          <t>156</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr" s="0">
         <is>
-          <t>360</t>
+          <t>156</t>
         </is>
       </c>
     </row>
     <row r="109" ht="24" customHeight="1">
       <c r="A109" t="inlineStr" s="0">
         <is>
-          <t>52</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B109" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C109" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D109" t="inlineStr" s="0">
         <is>
-          <t>1040</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E109" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL ANTÔNIO RAMOS DE SOUZA</t>
+          <t>ESCOLA ESTADUAL DE LAMBARI</t>
         </is>
       </c>
       <c r="F109" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, 282, SANTA CRUZ</t>
+          <t>PRAÇA DA IGREJA, 77, POVOADO DE LAMBARI</t>
         </is>
       </c>
       <c r="G109" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE SANTA CRUZ</t>
+          <t>POVOADO DE LAMBARI</t>
         </is>
       </c>
       <c r="H109" t="inlineStr" s="0">
         <is>
-          <t>39820000</t>
+          <t>39821000</t>
         </is>
       </c>
       <c r="I109" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K109" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L109" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M109" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N109" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O109" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P109" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr" s="0">
         <is>
-          <t>1215</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="R109" t="inlineStr" s="0">
         <is>
-          <t>-17.4202627</t>
+          <t>-17.4659299</t>
         </is>
       </c>
       <c r="S109" t="inlineStr" s="0">
         <is>
-          <t>-41.8302419</t>
+          <t>-41.8830332</t>
         </is>
       </c>
       <c r="T109" t="inlineStr" s="0">
         <is>
-          <t>-17.4202627</t>
+          <t>-17.4659299</t>
         </is>
       </c>
       <c r="U109" t="inlineStr" s="0">
         <is>
-          <t>-41.8302419</t>
+          <t>-41.8830332</t>
         </is>
       </c>
       <c r="V109" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W109" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X109" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr" s="0">
         <is>
-          <t>382</t>
+          <t>334</t>
         </is>
       </c>
       <c r="Z109" t="inlineStr" s="0">
         <is>
-          <t>382</t>
+          <t>334</t>
         </is>
       </c>
     </row>
     <row r="110" ht="24" customHeight="1">
       <c r="A110" t="inlineStr" s="0">
         <is>
-          <t>170</t>
+          <t>134</t>
         </is>
       </c>
       <c r="B110" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C110" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D110" t="inlineStr" s="0">
         <is>
-          <t>1180</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E110" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL AUGUSTO SOARES</t>
+          <t>ESCOLA ESTADUAL DE ROCHEDO</t>
         </is>
       </c>
       <c r="F110" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO SANTO ANTÔNIO JUQUINHA,S/N, ZONA RURAL</t>
+          <t>POVOADO DE ROCHEDO ,    S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G110" t="inlineStr" s="0">
         <is>
           <t>DISTRITO DE NOVILHONA</t>
         </is>
       </c>
       <c r="H110" t="inlineStr" s="0">
         <is>
-          <t>39820000</t>
+          <t>39821000</t>
         </is>
       </c>
       <c r="I110" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K110" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L110" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M110" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N110" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O110" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P110" t="inlineStr" s="0">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr" s="0">
         <is>
-          <t>477</t>
+          <t>426</t>
         </is>
       </c>
       <c r="R110" t="inlineStr" s="0">
         <is>
-          <t>-17.4844476</t>
+          <t>-17.4710868</t>
         </is>
       </c>
       <c r="S110" t="inlineStr" s="0">
         <is>
-          <t>-42.1095802</t>
+          <t>-42.0253836</t>
         </is>
       </c>
       <c r="T110" t="inlineStr" s="0">
         <is>
-          <t>-17.4844476</t>
+          <t>-17.4710868</t>
         </is>
       </c>
       <c r="U110" t="inlineStr" s="0">
         <is>
-          <t>-42.1095802</t>
+          <t>-42.0253836</t>
         </is>
       </c>
       <c r="V110" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W110" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X110" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr" s="0">
         <is>
-          <t>320</t>
+          <t>373</t>
         </is>
       </c>
       <c r="Z110" t="inlineStr" s="0">
         <is>
-          <t>320</t>
+          <t>373</t>
         </is>
       </c>
     </row>
     <row r="111" ht="24" customHeight="1">
       <c r="A111" t="inlineStr" s="0">
         <is>
-          <t>209</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B111" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C111" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D111" t="inlineStr" s="0">
         <is>
-          <t>1163</t>
+          <t>1104</t>
         </is>
       </c>
       <c r="E111" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DA FAZENDA ARUEGA</t>
+          <t>ESCOLA ESTADUAL DE SANTA BARBARA</t>
         </is>
       </c>
       <c r="F111" t="inlineStr" s="0">
         <is>
-          <t>FAZENDA ARUEGA, ARUEGA,</t>
+          <t>RUA PRINCIPAL, S/N, POVOADO DE SANTA BARBARA</t>
         </is>
       </c>
       <c r="G111" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>POVOADO DE SANTA BARBARA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr" s="0">
         <is>
-          <t>39820000</t>
+          <t>39821000</t>
         </is>
       </c>
       <c r="I111" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K111" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L111" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M111" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N111" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O111" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P111" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr" s="0">
         <is>
-          <t>244</t>
+          <t>708</t>
         </is>
       </c>
       <c r="R111" t="inlineStr" s="0">
         <is>
-          <t>-17.5044500</t>
+          <t>-17.5125320</t>
         </is>
       </c>
       <c r="S111" t="inlineStr" s="0">
         <is>
-          <t>-41.9785240</t>
+          <t>-42.1234787</t>
         </is>
       </c>
       <c r="T111" t="inlineStr" s="0">
         <is>
-          <t>-17.5044500</t>
+          <t>-17.5125320</t>
         </is>
       </c>
       <c r="U111" t="inlineStr" s="0">
         <is>
-          <t>-41.9785240</t>
+          <t>-42.1234787</t>
         </is>
       </c>
       <c r="V111" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W111" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X111" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr" s="0">
         <is>
-          <t>156</t>
+          <t>498</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr" s="0">
         <is>
-          <t>156</t>
+          <t>498</t>
         </is>
       </c>
     </row>
     <row r="112" ht="24" customHeight="1">
       <c r="A112" t="inlineStr" s="0">
         <is>
-          <t>189</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B112" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C112" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D112" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1120</t>
         </is>
       </c>
       <c r="E112" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE LAMBARI</t>
+          <t>ESCOLA ESTADUAL DE SUL AMERICA-PRÉDIO MANOEL BENTO</t>
         </is>
       </c>
       <c r="F112" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA DA IGREJA, 77, POVOADO DE LAMBARI</t>
+          <t>POVOADO DE ACODE A CHUVA,S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G112" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE LAMBARI</t>
+          <t>DISTRITO DE NOVILHONA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr" s="0">
         <is>
           <t>39821000</t>
         </is>
       </c>
       <c r="I112" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K112" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L112" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M112" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N112" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O112" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P112" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr" s="0">
         <is>
-          <t>2068</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="R112" t="inlineStr" s="0">
         <is>
-          <t>-17.4659299</t>
+          <t>-17.4710868</t>
         </is>
       </c>
       <c r="S112" t="inlineStr" s="0">
         <is>
-          <t>-41.8830332</t>
+          <t>-42.0253836</t>
         </is>
       </c>
       <c r="T112" t="inlineStr" s="0">
         <is>
-          <t>-17.4659299</t>
+          <t>-17.4710868</t>
         </is>
       </c>
       <c r="U112" t="inlineStr" s="0">
         <is>
-          <t>-41.8830332</t>
+          <t>-42.0253836</t>
         </is>
       </c>
       <c r="V112" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W112" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X112" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr" s="0">
         <is>
-          <t>334</t>
+          <t>446</t>
         </is>
       </c>
       <c r="Z112" t="inlineStr" s="0">
         <is>
-          <t>334</t>
+          <t>446</t>
         </is>
       </c>
     </row>
     <row r="113" ht="24" customHeight="1">
       <c r="A113" t="inlineStr" s="0">
         <is>
-          <t>134</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B113" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C113" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D113" t="inlineStr" s="0">
         <is>
-          <t>1090</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="E113" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE ROCHEDO</t>
+          <t>ESCOLA ESTADUAL EDUARDO MILTON DA SILVA</t>
         </is>
       </c>
       <c r="F113" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE ROCHEDO ,    S/N, ZONA RURAL</t>
+          <t>RUA VALMIRO DA SILVA CATTA PRETA , 75, ANASTACIO ROQUE</t>
         </is>
       </c>
       <c r="G113" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE NOVILHONA</t>
+          <t>ANASTACIO ROQUE</t>
         </is>
       </c>
       <c r="H113" t="inlineStr" s="0">
         <is>
-          <t>39821000</t>
+          <t>39820000</t>
         </is>
       </c>
       <c r="I113" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K113" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L113" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M113" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N113" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O113" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P113" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr" s="0">
         <is>
-          <t>426</t>
+          <t>3763</t>
         </is>
       </c>
       <c r="R113" t="inlineStr" s="0">
         <is>
-          <t>-17.4710868</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="S113" t="inlineStr" s="0">
         <is>
-          <t>-42.0253836</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="T113" t="inlineStr" s="0">
         <is>
-          <t>-17.4710868</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="U113" t="inlineStr" s="0">
         <is>
-          <t>-42.0253836</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="V113" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W113" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X113" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y113" t="inlineStr" s="0">
         <is>
-          <t>373</t>
+          <t>252</t>
         </is>
       </c>
       <c r="Z113" t="inlineStr" s="0">
         <is>
-          <t>373</t>
+          <t>252</t>
         </is>
       </c>
     </row>
     <row r="114" ht="24" customHeight="1">
       <c r="A114" t="inlineStr" s="0">
         <is>
-          <t>29</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B114" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C114" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D114" t="inlineStr" s="0">
         <is>
-          <t>1104</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E114" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE SANTA BARBARA</t>
+          <t>ESCOLA ESTADUAL MARIA CÂNDIDA REIS</t>
         </is>
       </c>
       <c r="F114" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, S/N, POVOADO DE SANTA BARBARA</t>
+          <t>RUA PRINCIPAL, 82, QUEIXADA</t>
         </is>
       </c>
       <c r="G114" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE SANTA BARBARA</t>
+          <t>POVOADO DE QUEIXADA</t>
         </is>
       </c>
       <c r="H114" t="inlineStr" s="0">
         <is>
-          <t>39821000</t>
+          <t>39823000</t>
         </is>
       </c>
       <c r="I114" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K114" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L114" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M114" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N114" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O114" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P114" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr" s="0">
         <is>
-          <t>708</t>
+          <t>1332</t>
         </is>
       </c>
       <c r="R114" t="inlineStr" s="0">
         <is>
-          <t>-17.5125320</t>
+          <t>-17.2832686</t>
         </is>
       </c>
       <c r="S114" t="inlineStr" s="0">
         <is>
-          <t>-42.1234787</t>
+          <t>-42.0148912</t>
         </is>
       </c>
       <c r="T114" t="inlineStr" s="0">
         <is>
-          <t>-17.5125320</t>
+          <t>-17.2832686</t>
         </is>
       </c>
       <c r="U114" t="inlineStr" s="0">
         <is>
-          <t>-42.1234787</t>
+          <t>-42.0148912</t>
         </is>
       </c>
       <c r="V114" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W114" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X114" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr" s="0">
         <is>
-          <t>498</t>
+          <t>1329</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr" s="0">
         <is>
-          <t>498</t>
+          <t>1329</t>
         </is>
       </c>
     </row>
     <row r="115" ht="24" customHeight="1">
       <c r="A115" t="inlineStr" s="0">
         <is>
-          <t>42</t>
+          <t>187</t>
         </is>
       </c>
       <c r="B115" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C115" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D115" t="inlineStr" s="0">
         <is>
-          <t>1120</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E115" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE SUL AMERICA-PRÉDIO MANOEL BENTO</t>
+          <t>ESCOLA MUNICIPAL  DE CAPAO</t>
         </is>
       </c>
       <c r="F115" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE ACODE A CHUVA,S/N, ZONA RURAL</t>
+          <t>RUA PRINCIPAL S/N, POVOADO DE CAPAO</t>
         </is>
       </c>
       <c r="G115" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE NOVILHONA</t>
+          <t>POVOADO DO CAPAO</t>
         </is>
       </c>
       <c r="H115" t="inlineStr" s="0">
         <is>
-          <t>39821000</t>
+          <t>39823000</t>
         </is>
       </c>
       <c r="I115" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K115" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L115" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M115" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N115" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O115" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P115" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr" s="0">
         <is>
-          <t>1152</t>
+          <t>250</t>
         </is>
       </c>
       <c r="R115" t="inlineStr" s="0">
         <is>
-          <t>-17.4710868</t>
+          <t>-17.1849005</t>
         </is>
       </c>
       <c r="S115" t="inlineStr" s="0">
         <is>
-          <t>-42.0253836</t>
+          <t>-42.0605993</t>
         </is>
       </c>
       <c r="T115" t="inlineStr" s="0">
         <is>
-          <t>-17.4710868</t>
+          <t>-17.1849005</t>
         </is>
       </c>
       <c r="U115" t="inlineStr" s="0">
         <is>
-          <t>-42.0253836</t>
+          <t>-42.0605993</t>
         </is>
       </c>
       <c r="V115" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W115" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X115" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr" s="0">
         <is>
-          <t>446</t>
+          <t>32</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr" s="0">
         <is>
-          <t>446</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="116" ht="24" customHeight="1">
       <c r="A116" t="inlineStr" s="0">
         <is>
-          <t>28</t>
+          <t>133</t>
         </is>
       </c>
       <c r="B116" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C116" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D116" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E116" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL EDUARDO MILTON DA SILVA</t>
+          <t>ESCOLA MUNICIPAL ANTONIO CHACARA</t>
         </is>
       </c>
       <c r="F116" t="inlineStr" s="0">
         <is>
-          <t>RUA VALMIRO DA SILVA CATTA PRETA , 75, ANASTACIO ROQUE</t>
+          <t>COMUNIDADE DO RIACHO, S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G116" t="inlineStr" s="0">
         <is>
-          <t>ANASTACIO ROQUE</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H116" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I116" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K116" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L116" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M116" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N116" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O116" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P116" t="inlineStr" s="0">
         <is>
-          <t>10</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr" s="0">
         <is>
-          <t>3763</t>
+          <t>411</t>
         </is>
       </c>
       <c r="R116" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.4682844</t>
         </is>
       </c>
       <c r="S116" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-41.8791793</t>
         </is>
       </c>
       <c r="T116" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.4682844</t>
         </is>
       </c>
       <c r="U116" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-41.8791793</t>
         </is>
       </c>
       <c r="V116" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W116" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X116" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr" s="0">
         <is>
-          <t>252</t>
+          <t>786</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr" s="0">
         <is>
-          <t>252</t>
+          <t>786</t>
         </is>
       </c>
     </row>
     <row r="117" ht="24" customHeight="1">
       <c r="A117" t="inlineStr" s="0">
         <is>
-          <t>35</t>
+          <t>204</t>
         </is>
       </c>
       <c r="B117" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C117" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D117" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E117" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL MARIA CÂNDIDA REIS</t>
+          <t>ESCOLA MUNICIPAL CARLOS BARBOSA SENA</t>
         </is>
       </c>
       <c r="F117" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, 82, QUEIXADA</t>
+          <t>COMUNIDADE DO CÓRREGO GRANDE,S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G117" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE QUEIXADA</t>
+          <t>DISTRITO DE NOVILHONA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr" s="0">
         <is>
-          <t>39823000</t>
+          <t>39820000</t>
         </is>
       </c>
       <c r="I117" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K117" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L117" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M117" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N117" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O117" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P117" t="inlineStr" s="0">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr" s="0">
         <is>
-          <t>1332</t>
+          <t>372</t>
         </is>
       </c>
       <c r="R117" t="inlineStr" s="0">
         <is>
-          <t>-17.2832686</t>
+          <t>-17.4710868</t>
         </is>
       </c>
       <c r="S117" t="inlineStr" s="0">
         <is>
-          <t>-42.0148912</t>
+          <t>-42.0253836</t>
         </is>
       </c>
       <c r="T117" t="inlineStr" s="0">
         <is>
-          <t>-17.2832686</t>
+          <t>-17.4710868</t>
         </is>
       </c>
       <c r="U117" t="inlineStr" s="0">
         <is>
-          <t>-42.0148912</t>
+          <t>-42.0253836</t>
         </is>
       </c>
       <c r="V117" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W117" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X117" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr" s="0">
         <is>
-          <t>1329</t>
+          <t>28</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr" s="0">
         <is>
-          <t>1329</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="118" ht="24" customHeight="1">
       <c r="A118" t="inlineStr" s="0">
         <is>
-          <t>187</t>
+          <t>120</t>
         </is>
       </c>
       <c r="B118" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C118" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D118" t="inlineStr" s="0">
         <is>
-          <t>1112</t>
+          <t>1228</t>
         </is>
       </c>
       <c r="E118" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL  DE CAPAO</t>
+          <t>ESCOLA MUNICIPAL CRISTIANO GOMES DOS SANTOS</t>
         </is>
       </c>
       <c r="F118" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL S/N, POVOADO DE CAPAO</t>
+          <t>POVOADO DO PAU D'ALHO, S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G118" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DO CAPAO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H118" t="inlineStr" s="0">
         <is>
-          <t>39823000</t>
+          <t>39820000</t>
         </is>
       </c>
       <c r="I118" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K118" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L118" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M118" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N118" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O118" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P118" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr" s="0">
         <is>
-          <t>250</t>
+          <t>165</t>
         </is>
       </c>
       <c r="R118" t="inlineStr" s="0">
         <is>
-          <t>-17.1849005</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="S118" t="inlineStr" s="0">
         <is>
-          <t>-42.0605993</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="T118" t="inlineStr" s="0">
         <is>
-          <t>-17.1849005</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="U118" t="inlineStr" s="0">
         <is>
-          <t>-42.0605993</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="V118" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W118" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X118" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr" s="0">
         <is>
-          <t>32</t>
+          <t>234</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr" s="0">
         <is>
-          <t>32</t>
+          <t>234</t>
         </is>
       </c>
     </row>
     <row r="119" ht="24" customHeight="1">
       <c r="A119" t="inlineStr" s="0">
         <is>
-          <t>133</t>
+          <t>184</t>
         </is>
       </c>
       <c r="B119" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C119" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D119" t="inlineStr" s="0">
         <is>
-          <t>1139</t>
+          <t>1198</t>
         </is>
       </c>
       <c r="E119" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL ANTONIO CHACARA</t>
+          <t>ESCOLA MUNICIPAL FAZENDA DAS PALMEIRAS</t>
         </is>
       </c>
       <c r="F119" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE DO RIACHO, S/N, ZONA RURAL</t>
+          <t>COMUNIDADE SANTA CRUZ DAS PALMEIRAS,S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G119" t="inlineStr" s="0">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H119" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I119" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K119" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L119" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M119" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N119" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O119" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P119" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr" s="0">
         <is>
-          <t>411</t>
+          <t>241</t>
         </is>
       </c>
       <c r="R119" t="inlineStr" s="0">
         <is>
-          <t>-17.4682844</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="S119" t="inlineStr" s="0">
         <is>
-          <t>-41.8791793</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="T119" t="inlineStr" s="0">
         <is>
-          <t>-17.4682844</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="U119" t="inlineStr" s="0">
         <is>
-          <t>-41.8791793</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="V119" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W119" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X119" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y119" t="inlineStr" s="0">
         <is>
-          <t>786</t>
+          <t>158</t>
         </is>
       </c>
       <c r="Z119" t="inlineStr" s="0">
         <is>
-          <t>786</t>
+          <t>158</t>
         </is>
       </c>
     </row>
     <row r="120" ht="24" customHeight="1">
       <c r="A120" t="inlineStr" s="0">
         <is>
-          <t>204</t>
+          <t>217</t>
         </is>
       </c>
       <c r="B120" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C120" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D120" t="inlineStr" s="0">
         <is>
-          <t>1147</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="E120" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL CARLOS BARBOSA SENA</t>
+          <t>ESCOLA MUNICIPAL JOSÉ DE ANCHIETA</t>
         </is>
       </c>
       <c r="F120" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE DO CÓRREGO GRANDE,S/N, ZONA RURAL</t>
+          <t>COMUNIDADE DA TIBUNA,S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G120" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE NOVILHONA</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H120" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I120" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K120" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L120" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M120" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N120" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O120" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P120" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr" s="0">
         <is>
-          <t>372</t>
+          <t>267</t>
         </is>
       </c>
       <c r="R120" t="inlineStr" s="0">
         <is>
-          <t>-17.4710868</t>
+          <t>-17.3023653</t>
         </is>
       </c>
       <c r="S120" t="inlineStr" s="0">
         <is>
-          <t>-42.0253836</t>
+          <t>-41.8113494</t>
         </is>
       </c>
       <c r="T120" t="inlineStr" s="0">
         <is>
-          <t>-17.4710868</t>
+          <t>-17.3023653</t>
         </is>
       </c>
       <c r="U120" t="inlineStr" s="0">
         <is>
-          <t>-42.0253836</t>
+          <t>-41.8113494</t>
         </is>
       </c>
       <c r="V120" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W120" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X120" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y120" t="inlineStr" s="0">
         <is>
-          <t>28</t>
+          <t>133</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr" s="0">
         <is>
-          <t>28</t>
+          <t>133</t>
         </is>
       </c>
     </row>
     <row r="121" ht="24" customHeight="1">
       <c r="A121" t="inlineStr" s="0">
         <is>
-          <t>120</t>
+          <t>111</t>
         </is>
       </c>
       <c r="B121" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C121" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D121" t="inlineStr" s="0">
         <is>
-          <t>1228</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="E121" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL CRISTIANO GOMES DOS SANTOS</t>
+          <t>ESCOLA MUNICIPAL MARIA DA CONCEIÇÃO BATISTA</t>
         </is>
       </c>
       <c r="F121" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DO PAU D'ALHO, S/N, ZONA RURAL</t>
+          <t>COMUNIDADE DE RIBEIRÃO DAS ALMAS,S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G121" t="inlineStr" s="0">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H121" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I121" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K121" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
@@ -16061,260 +16061,260 @@
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M121" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N121" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O121" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P121" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>106</t>
         </is>
       </c>
       <c r="R121" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.1387168</t>
         </is>
       </c>
       <c r="S121" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-41.9383570</t>
         </is>
       </c>
       <c r="T121" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.1387168</t>
         </is>
       </c>
       <c r="U121" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-41.9383570</t>
         </is>
       </c>
       <c r="V121" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W121" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X121" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y121" t="inlineStr" s="0">
         <is>
-          <t>234</t>
+          <t>293</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr" s="0">
         <is>
-          <t>234</t>
+          <t>293</t>
         </is>
       </c>
     </row>
     <row r="122" ht="24" customHeight="1">
       <c r="A122" t="inlineStr" s="0">
         <is>
-          <t>184</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B122" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C122" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D122" t="inlineStr" s="0">
         <is>
-          <t>1198</t>
+          <t>1074</t>
         </is>
       </c>
       <c r="E122" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL FAZENDA DAS PALMEIRAS</t>
+          <t>ESCOLA MUNICIPAL MARIA VILMA PEREIRA DA PAIXÃO</t>
         </is>
       </c>
       <c r="F122" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE SANTA CRUZ DAS PALMEIRAS,S/N, ZONA RURAL</t>
+          <t>RUA PRINCIPAL, S/N, POVOADO DE SAPÉ</t>
         </is>
       </c>
       <c r="G122" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>DISTRITO DE NOVILHONA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I122" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K122" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L122" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M122" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N122" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O122" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P122" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr" s="0">
         <is>
-          <t>241</t>
+          <t>619</t>
         </is>
       </c>
       <c r="R122" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.4711636</t>
         </is>
       </c>
       <c r="S122" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-42.0245786</t>
         </is>
       </c>
       <c r="T122" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.4711636</t>
         </is>
       </c>
       <c r="U122" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-42.0245786</t>
         </is>
       </c>
       <c r="V122" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W122" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X122" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr" s="0">
         <is>
-          <t>158</t>
+          <t>580</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr" s="0">
         <is>
-          <t>158</t>
+          <t>580</t>
         </is>
       </c>
     </row>
     <row r="123" ht="24" customHeight="1">
       <c r="A123" t="inlineStr" s="0">
         <is>
-          <t>217</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B123" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C123" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D123" t="inlineStr" s="0">
         <is>
-          <t>1155</t>
+          <t>1236</t>
         </is>
       </c>
       <c r="E123" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL JOSÉ DE ANCHIETA</t>
+          <t>ESCOLA MUNICIPAL PADRE EUSTÁQUIO</t>
         </is>
       </c>
       <c r="F123" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE DA TIBUNA,S/N, ZONA RURAL</t>
+          <t>COMUNIDADE PASTO VELHO</t>
         </is>
       </c>
       <c r="G123" t="inlineStr" s="0">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H123" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I123" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K123" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
@@ -16325,9896 +16325,9896 @@
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M123" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N123" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O123" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P123" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr" s="0">
         <is>
-          <t>267</t>
+          <t>236</t>
         </is>
       </c>
       <c r="R123" t="inlineStr" s="0">
         <is>
-          <t>-17.3023653</t>
+          <t>-17.3437213</t>
         </is>
       </c>
       <c r="S123" t="inlineStr" s="0">
         <is>
-          <t>-41.8113494</t>
+          <t>-41.9575210</t>
         </is>
       </c>
       <c r="T123" t="inlineStr" s="0">
         <is>
-          <t>-17.3023653</t>
+          <t>-17.3437213</t>
         </is>
       </c>
       <c r="U123" t="inlineStr" s="0">
         <is>
-          <t>-41.8113494</t>
+          <t>-41.9575210</t>
         </is>
       </c>
       <c r="V123" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W123" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X123" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr" s="0">
         <is>
-          <t>133</t>
+          <t>164</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr" s="0">
         <is>
-          <t>133</t>
+          <t>164</t>
         </is>
       </c>
     </row>
     <row r="124" ht="24" customHeight="1">
       <c r="A124" t="inlineStr" s="0">
         <is>
-          <t>111</t>
+          <t>206</t>
         </is>
       </c>
       <c r="B124" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C124" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D124" t="inlineStr" s="0">
         <is>
-          <t>1201</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E124" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL MARIA DA CONCEIÇÃO BATISTA</t>
+          <t>ESCOLA MUNICIPAL TEODORICO PEREIRA DE CARVALHO</t>
         </is>
       </c>
       <c r="F124" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE DE RIBEIRÃO DAS ALMAS,S/N, ZONA RURAL</t>
+          <t>RIBEIRÃO DA PEDRA, S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G124" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>POVOADO DE QUEIXADA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I124" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K124" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L124" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M124" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N124" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O124" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P124" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr" s="0">
         <is>
-          <t>106</t>
+          <t>292</t>
         </is>
       </c>
       <c r="R124" t="inlineStr" s="0">
         <is>
-          <t>-17.1387168</t>
+          <t>-17.2948916</t>
         </is>
       </c>
       <c r="S124" t="inlineStr" s="0">
         <is>
-          <t>-41.9383570</t>
+          <t>-42.0187848</t>
         </is>
       </c>
       <c r="T124" t="inlineStr" s="0">
         <is>
-          <t>-17.1387168</t>
+          <t>-17.2948916</t>
         </is>
       </c>
       <c r="U124" t="inlineStr" s="0">
         <is>
-          <t>-41.9383570</t>
+          <t>-42.0187848</t>
         </is>
       </c>
       <c r="V124" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W124" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X124" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr" s="0">
         <is>
-          <t>293</t>
+          <t>107</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr" s="0">
         <is>
-          <t>293</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="125" ht="24" customHeight="1">
       <c r="A125" t="inlineStr" s="0">
         <is>
-          <t>58</t>
+          <t>168</t>
         </is>
       </c>
       <c r="B125" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C125" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D125" t="inlineStr" s="0">
         <is>
-          <t>1074</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="E125" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL MARIA VILMA PEREIRA DA PAIXÃO</t>
+          <t>ESCOLA MUNICIPAL TIRADENTES</t>
         </is>
       </c>
       <c r="F125" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, S/N, POVOADO DE SAPÉ</t>
+          <t>COMUNIDADE CABECEIRA DO LUFA, S/N, ZONA RURAL</t>
         </is>
       </c>
       <c r="G125" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE NOVILHONA</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H125" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I125" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K125" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L125" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M125" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N125" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O125" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P125" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr" s="0">
         <is>
-          <t>619</t>
+          <t>151</t>
         </is>
       </c>
       <c r="R125" t="inlineStr" s="0">
         <is>
-          <t>-17.4711636</t>
+          <t>-17.3504611</t>
         </is>
       </c>
       <c r="S125" t="inlineStr" s="0">
         <is>
-          <t>-42.0245786</t>
+          <t>-41.8414518</t>
         </is>
       </c>
       <c r="T125" t="inlineStr" s="0">
         <is>
-          <t>-17.4711636</t>
+          <t>-17.3504611</t>
         </is>
       </c>
       <c r="U125" t="inlineStr" s="0">
         <is>
-          <t>-42.0245786</t>
+          <t>-41.8414518</t>
         </is>
       </c>
       <c r="V125" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W125" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X125" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y125" t="inlineStr" s="0">
         <is>
-          <t>580</t>
+          <t>199</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr" s="0">
         <is>
-          <t>580</t>
+          <t>199</t>
         </is>
       </c>
     </row>
     <row r="126" ht="24" customHeight="1">
       <c r="A126" t="inlineStr" s="0">
         <is>
-          <t>40</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B126" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C126" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D126" t="inlineStr" s="0">
         <is>
-          <t>1236</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E126" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL PADRE EUSTÁQUIO</t>
+          <t>EXTENSÃO DA ESCOLA MUNICIPAL MARIANA TEODORO</t>
         </is>
       </c>
       <c r="F126" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE PASTO VELHO</t>
+          <t>COMUNIDADE CANOAS,S/N, ZONA RURAL.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>COMUNIDADE DE CANOAS</t>
         </is>
       </c>
       <c r="H126" t="inlineStr" s="0">
         <is>
           <t>39820000</t>
         </is>
       </c>
       <c r="I126" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K126" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L126" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M126" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N126" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O126" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P126" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr" s="0">
         <is>
-          <t>236</t>
+          <t>168</t>
         </is>
       </c>
       <c r="R126" t="inlineStr" s="0">
         <is>
-          <t>-17.3437213</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="S126" t="inlineStr" s="0">
         <is>
-          <t>-41.9575210</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="T126" t="inlineStr" s="0">
         <is>
-          <t>-17.3437213</t>
+          <t>-17.4677177</t>
         </is>
       </c>
       <c r="U126" t="inlineStr" s="0">
         <is>
-          <t>-41.9575210</t>
+          <t>-41.8785517</t>
         </is>
       </c>
       <c r="V126" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W126" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X126" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr" s="0">
         <is>
-          <t>164</t>
+          <t>235</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr" s="0">
         <is>
-          <t>164</t>
+          <t>235</t>
         </is>
       </c>
     </row>
     <row r="127" ht="24" customHeight="1">
       <c r="A127" t="inlineStr" s="0">
         <is>
-          <t>206</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="B127" t="inlineStr" s="0">
         <is>
           <t>Novo Cruzeiro</t>
         </is>
       </c>
       <c r="C127" t="inlineStr" s="0">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="D127" t="inlineStr" s="0">
         <is>
-          <t>1171</t>
+          <t/>
         </is>
       </c>
       <c r="E127" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL TEODORICO PEREIRA DE CARVALHO</t>
+          <t>PRESÍDIO REGIONAL DE NOVO CRUZEIRO</t>
         </is>
       </c>
       <c r="F127" t="inlineStr" s="0">
         <is>
-          <t>RIBEIRÃO DA PEDRA, S/N, ZONA RURAL</t>
+          <t>RUA JACINTO CARVALHO, 141, CENTRO</t>
         </is>
       </c>
       <c r="G127" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE QUEIXADA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H127" t="inlineStr" s="0">
         <is>
-          <t>39820000</t>
+          <t/>
         </is>
       </c>
       <c r="I127" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K127" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L127" t="inlineStr" s="0">
         <is>
           <t>1 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M127" t="inlineStr" s="0">
         <is>
           <t>19.232.1</t>
         </is>
       </c>
       <c r="N127" t="inlineStr" s="0">
         <is>
           <t>19.232.1.4</t>
         </is>
       </c>
       <c r="O127" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P127" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr" s="0">
         <is>
-          <t>292</t>
+          <t>0</t>
         </is>
       </c>
       <c r="R127" t="inlineStr" s="0">
         <is>
-          <t>-17.2948916</t>
+          <t>-17.4649460</t>
         </is>
       </c>
       <c r="S127" t="inlineStr" s="0">
         <is>
-          <t>-42.0187848</t>
+          <t>-41.8847420</t>
         </is>
       </c>
       <c r="T127" t="inlineStr" s="0">
         <is>
-          <t>-17.2948916</t>
+          <t>-17.4649460</t>
         </is>
       </c>
       <c r="U127" t="inlineStr" s="0">
         <is>
-          <t>-42.0187848</t>
+          <t>-41.8847420</t>
         </is>
       </c>
       <c r="V127" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W127" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X127" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr" s="0">
         <is>
-          <t>107</t>
+          <t>400</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr" s="0">
         <is>
-          <t>107</t>
+          <t>400</t>
         </is>
       </c>
     </row>
     <row r="128" ht="24" customHeight="1">
       <c r="A128" t="inlineStr" s="0">
         <is>
-          <t>168</t>
+          <t>141</t>
         </is>
       </c>
       <c r="B128" t="inlineStr" s="0">
         <is>
-          <t>Novo Cruzeiro</t>
+          <t>Novo Oriente de Minas</t>
         </is>
       </c>
       <c r="C128" t="inlineStr" s="0">
         <is>
-          <t>196</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D128" t="inlineStr" s="0">
         <is>
-          <t>1309</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="E128" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL TIRADENTES</t>
+          <t>ESCOLA ESTADUAL DE FREI GONZAGA</t>
         </is>
       </c>
       <c r="F128" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE CABECEIRA DO LUFA, S/N, ZONA RURAL</t>
+          <t>PRACA ANDRALINA</t>
         </is>
       </c>
       <c r="G128" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>FREI GONZAGA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr" s="0">
         <is>
-          <t>39820000</t>
+          <t>39802000</t>
         </is>
       </c>
       <c r="I128" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K128" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L128" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/232 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M128" t="inlineStr" s="0">
         <is>
-          <t>19.232.1</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N128" t="inlineStr" s="0">
         <is>
-          <t>19.232.1.4</t>
+          <t>19.42.3.2</t>
         </is>
       </c>
       <c r="O128" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P128" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr" s="0">
         <is>
-          <t>151</t>
+          <t>725</t>
         </is>
       </c>
       <c r="R128" t="inlineStr" s="0">
         <is>
-          <t>-17.3504611</t>
+          <t>-17.4097049</t>
         </is>
       </c>
       <c r="S128" t="inlineStr" s="0">
         <is>
-          <t>-41.8414518</t>
+          <t>-41.1808150</t>
         </is>
       </c>
       <c r="T128" t="inlineStr" s="0">
         <is>
-          <t>-17.3504611</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U128" t="inlineStr" s="0">
         <is>
-          <t>-41.8414518</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V128" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W128" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X128" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y128" t="inlineStr" s="0">
         <is>
-          <t>199</t>
+          <t>184</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr" s="0">
         <is>
-          <t>199</t>
+          <t>184</t>
         </is>
       </c>
     </row>
     <row r="129" ht="24" customHeight="1">
       <c r="A129" t="inlineStr" s="0">
         <is>
-          <t>202</t>
+          <t>90</t>
         </is>
       </c>
       <c r="B129" t="inlineStr" s="0">
         <is>
-          <t>Novo Cruzeiro</t>
+          <t>Novo Oriente de Minas</t>
         </is>
       </c>
       <c r="C129" t="inlineStr" s="0">
         <is>
-          <t>196</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D129" t="inlineStr" s="0">
         <is>
-          <t>1252</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E129" t="inlineStr" s="0">
         <is>
-          <t>EXTENSÃO DA ESCOLA MUNICIPAL MARIANA TEODORO</t>
+          <t>ESCOLA ESTADUAL PAULO PINHEIRO CHAGAS</t>
         </is>
       </c>
       <c r="F129" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE CANOAS,S/N, ZONA RURAL.</t>
+          <t>RUA SAO PAULO, 77</t>
         </is>
       </c>
       <c r="G129" t="inlineStr" s="0">
         <is>
-          <t>COMUNIDADE DE CANOAS</t>
+          <t>NOVO ORIENTE DE MINAS</t>
         </is>
       </c>
       <c r="H129" t="inlineStr" s="0">
         <is>
-          <t>39820000</t>
+          <t>39817000</t>
         </is>
       </c>
       <c r="I129" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K129" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L129" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/232 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M129" t="inlineStr" s="0">
         <is>
-          <t>19.232.1</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N129" t="inlineStr" s="0">
         <is>
-          <t>19.232.1.4</t>
+          <t>19.42.3.2</t>
         </is>
       </c>
       <c r="O129" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P129" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>12</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr" s="0">
         <is>
-          <t>168</t>
+          <t>4468</t>
         </is>
       </c>
       <c r="R129" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-17.4137990</t>
         </is>
       </c>
       <c r="S129" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-41.2205851</t>
         </is>
       </c>
       <c r="T129" t="inlineStr" s="0">
         <is>
-          <t>-17.4677177</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U129" t="inlineStr" s="0">
         <is>
-          <t>-41.8785517</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V129" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W129" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X129" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y129" t="inlineStr" s="0">
         <is>
-          <t>235</t>
+          <t>340</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr" s="0">
         <is>
-          <t>235</t>
+          <t>340</t>
         </is>
       </c>
     </row>
     <row r="130" ht="24" customHeight="1">
       <c r="A130" t="inlineStr" s="0">
         <is>
-          <t>1089</t>
+          <t>117</t>
         </is>
       </c>
       <c r="B130" t="inlineStr" s="0">
         <is>
-          <t>Novo Cruzeiro</t>
+          <t>Novo Oriente de Minas</t>
         </is>
       </c>
       <c r="C130" t="inlineStr" s="0">
         <is>
-          <t>196</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D130" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>1023</t>
         </is>
       </c>
       <c r="E130" t="inlineStr" s="0">
         <is>
-          <t>PRESÍDIO REGIONAL DE NOVO CRUZEIRO</t>
+          <t>ESCOLA MUNICIPAL AMERICANINHA</t>
         </is>
       </c>
       <c r="F130" t="inlineStr" s="0">
         <is>
-          <t>RUA JACINTO CARVALHO, 141, CENTRO</t>
+          <t>AMERICANINHA</t>
         </is>
       </c>
       <c r="G130" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>AMERICANINHA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>39802000</t>
         </is>
       </c>
       <c r="I130" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K130" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L130" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/232 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M130" t="inlineStr" s="0">
         <is>
-          <t>19.232.1</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N130" t="inlineStr" s="0">
         <is>
-          <t>19.232.1.4</t>
+          <t>19.42.3.2</t>
         </is>
       </c>
       <c r="O130" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P130" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>1639</t>
         </is>
       </c>
       <c r="R130" t="inlineStr" s="0">
         <is>
-          <t>-17.4649460</t>
+          <t>-17.1209810</t>
         </is>
       </c>
       <c r="S130" t="inlineStr" s="0">
         <is>
-          <t>-41.8847420</t>
+          <t>-41.1901870</t>
         </is>
       </c>
       <c r="T130" t="inlineStr" s="0">
         <is>
-          <t>-17.4649460</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U130" t="inlineStr" s="0">
         <is>
-          <t>-41.8847420</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V130" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W130" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X130" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y130" t="inlineStr" s="0">
         <is>
-          <t>400</t>
+          <t>361</t>
         </is>
       </c>
       <c r="Z130" t="inlineStr" s="0">
         <is>
-          <t>400</t>
+          <t>361</t>
         </is>
       </c>
     </row>
     <row r="131" ht="24" customHeight="1">
       <c r="A131" t="inlineStr" s="0">
         <is>
-          <t>141</t>
+          <t>186</t>
         </is>
       </c>
       <c r="B131" t="inlineStr" s="0">
         <is>
           <t>Novo Oriente de Minas</t>
         </is>
       </c>
       <c r="C131" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D131" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E131" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE FREI GONZAGA</t>
+          <t>ESCOLA MUNICIPAL JAMIR ALVES RODRIGUES</t>
         </is>
       </c>
       <c r="F131" t="inlineStr" s="0">
         <is>
-          <t>PRACA ANDRALINA</t>
+          <t>CORREGO DA AMERICANA</t>
         </is>
       </c>
       <c r="G131" t="inlineStr" s="0">
         <is>
-          <t>FREI GONZAGA</t>
+          <t>CÓRREGO DE AMERICANA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr" s="0">
         <is>
-          <t>39802000</t>
+          <t>39817000</t>
         </is>
       </c>
       <c r="I131" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K131" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L131" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M131" t="inlineStr" s="0">
         <is>
           <t>19.42.3</t>
         </is>
       </c>
       <c r="N131" t="inlineStr" s="0">
         <is>
           <t>19.42.3.2</t>
         </is>
       </c>
       <c r="O131" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P131" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr" s="0">
         <is>
-          <t>725</t>
+          <t>227</t>
         </is>
       </c>
       <c r="R131" t="inlineStr" s="0">
         <is>
-          <t>-17.4097049</t>
+          <t>-17.2096513</t>
         </is>
       </c>
       <c r="S131" t="inlineStr" s="0">
         <is>
-          <t>-41.1808150</t>
+          <t>-41.2506346</t>
         </is>
       </c>
       <c r="T131" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U131" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V131" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W131" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X131" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr" s="0">
         <is>
-          <t>184</t>
+          <t>173</t>
         </is>
       </c>
       <c r="Z131" t="inlineStr" s="0">
         <is>
-          <t>184</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="132" ht="24" customHeight="1">
       <c r="A132" t="inlineStr" s="0">
         <is>
-          <t>90</t>
+          <t>60</t>
         </is>
       </c>
       <c r="B132" t="inlineStr" s="0">
         <is>
           <t>Novo Oriente de Minas</t>
         </is>
       </c>
       <c r="C132" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D132" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E132" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PAULO PINHEIRO CHAGAS</t>
+          <t>ESCOLA MUNICIPAL PROF. OSMAR GOMES DOS SANTOS</t>
         </is>
       </c>
       <c r="F132" t="inlineStr" s="0">
         <is>
-          <t>RUA SAO PAULO, 77</t>
+          <t>PRAÇA ANTONIO RODRIGUES DOS SANTOS, 228</t>
         </is>
       </c>
       <c r="G132" t="inlineStr" s="0">
         <is>
-          <t>NOVO ORIENTE DE MINAS</t>
+          <t>CIDADE JARDIM</t>
         </is>
       </c>
       <c r="H132" t="inlineStr" s="0">
         <is>
           <t>39817000</t>
         </is>
       </c>
       <c r="I132" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K132" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L132" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M132" t="inlineStr" s="0">
         <is>
           <t>19.42.3</t>
         </is>
       </c>
       <c r="N132" t="inlineStr" s="0">
         <is>
           <t>19.42.3.2</t>
         </is>
       </c>
       <c r="O132" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P132" t="inlineStr" s="0">
         <is>
-          <t>12</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr" s="0">
         <is>
-          <t>4468</t>
+          <t>2057</t>
         </is>
       </c>
       <c r="R132" t="inlineStr" s="0">
         <is>
-          <t>-17.4137990</t>
+          <t>-17.4173356</t>
         </is>
       </c>
       <c r="S132" t="inlineStr" s="0">
         <is>
-          <t>-41.2205851</t>
+          <t>-41.2201263</t>
         </is>
       </c>
       <c r="T132" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U132" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V132" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W132" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X132" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y132" t="inlineStr" s="0">
         <is>
-          <t>340</t>
+          <t>344</t>
         </is>
       </c>
       <c r="Z132" t="inlineStr" s="0">
         <is>
-          <t>340</t>
+          <t>344</t>
         </is>
       </c>
     </row>
     <row r="133" ht="24" customHeight="1">
       <c r="A133" t="inlineStr" s="0">
         <is>
-          <t>117</t>
+          <t>89</t>
         </is>
       </c>
       <c r="B133" t="inlineStr" s="0">
         <is>
-          <t>Novo Oriente de Minas</t>
+          <t>Ouro Verde de Minas</t>
         </is>
       </c>
       <c r="C133" t="inlineStr" s="0">
         <is>
-          <t>269</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D133" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E133" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL AMERICANINHA</t>
+          <t>ESCOLA ESTADUAL LUSO FREITAS DE ARAUJO</t>
         </is>
       </c>
       <c r="F133" t="inlineStr" s="0">
         <is>
-          <t>AMERICANINHA</t>
+          <t>RUA RUI BARBOSA, 91</t>
         </is>
       </c>
       <c r="G133" t="inlineStr" s="0">
         <is>
-          <t>AMERICANINHA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H133" t="inlineStr" s="0">
         <is>
-          <t>39802000</t>
+          <t>39855000</t>
         </is>
       </c>
       <c r="I133" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K133" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L133" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M133" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.155.2</t>
         </is>
       </c>
       <c r="N133" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.2</t>
+          <t>19.155.2.2</t>
         </is>
       </c>
       <c r="O133" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P133" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr" s="0">
         <is>
-          <t>1639</t>
+          <t>3857</t>
         </is>
       </c>
       <c r="R133" t="inlineStr" s="0">
         <is>
-          <t>-17.1209810</t>
+          <t>-18.0677319</t>
         </is>
       </c>
       <c r="S133" t="inlineStr" s="0">
         <is>
-          <t>-41.1901870</t>
+          <t>-41.2718597</t>
         </is>
       </c>
       <c r="T133" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U133" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V133" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W133" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X133" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y133" t="inlineStr" s="0">
         <is>
-          <t>361</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="Z133" t="inlineStr" s="0">
         <is>
-          <t>361</t>
+          <t>1345</t>
         </is>
       </c>
     </row>
     <row r="134" ht="24" customHeight="1">
       <c r="A134" t="inlineStr" s="0">
         <is>
-          <t>186</t>
+          <t>137</t>
         </is>
       </c>
       <c r="B134" t="inlineStr" s="0">
         <is>
-          <t>Novo Oriente de Minas</t>
+          <t>Ouro Verde de Minas</t>
         </is>
       </c>
       <c r="C134" t="inlineStr" s="0">
         <is>
-          <t>269</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D134" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E134" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL JAMIR ALVES RODRIGUES</t>
+          <t>ESCOLA MUNICIPAL PROFESSORA MARIZA PIRES</t>
         </is>
       </c>
       <c r="F134" t="inlineStr" s="0">
         <is>
-          <t>CORREGO DA AMERICANA</t>
+          <t>RUA PROFESSOR AUSTROGESIO WALDEMAR ELLER, 99</t>
         </is>
       </c>
       <c r="G134" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO DE AMERICANA</t>
+          <t>ana rosa ferreira</t>
         </is>
       </c>
       <c r="H134" t="inlineStr" s="0">
         <is>
-          <t>39817000</t>
+          <t>39855000</t>
         </is>
       </c>
       <c r="I134" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K134" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L134" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M134" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.155.2</t>
         </is>
       </c>
       <c r="N134" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.2</t>
+          <t>19.155.2.2</t>
         </is>
       </c>
       <c r="O134" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P134" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>9</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr" s="0">
         <is>
-          <t>227</t>
+          <t>2302</t>
         </is>
       </c>
       <c r="R134" t="inlineStr" s="0">
         <is>
-          <t>-17.2096513</t>
+          <t/>
         </is>
       </c>
       <c r="S134" t="inlineStr" s="0">
         <is>
-          <t>-41.2506346</t>
+          <t/>
         </is>
       </c>
       <c r="T134" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U134" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V134" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W134" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Precisa revisar</t>
         </is>
       </c>
       <c r="X134" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr" s="0">
         <is>
-          <t>173</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="Z134" t="inlineStr" s="0">
         <is>
-          <t>173</t>
+          <t>1299</t>
         </is>
       </c>
     </row>
     <row r="135" ht="24" customHeight="1">
       <c r="A135" t="inlineStr" s="0">
         <is>
-          <t>60</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B135" t="inlineStr" s="0">
         <is>
-          <t>Novo Oriente de Minas</t>
+          <t>Ouro Verde de Minas</t>
         </is>
       </c>
       <c r="C135" t="inlineStr" s="0">
         <is>
-          <t>269</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D135" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E135" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL PROF. OSMAR GOMES DOS SANTOS</t>
+          <t>PRE- ESCOLAR PINGO DE GENTE</t>
         </is>
       </c>
       <c r="F135" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA ANTONIO RODRIGUES DOS SANTOS, 228</t>
+          <t>RUA PROFESSOR AUSTROGESIO WALDEMAR ELLER, 98</t>
         </is>
       </c>
       <c r="G135" t="inlineStr" s="0">
         <is>
-          <t>CIDADE JARDIM</t>
+          <t>ana rosa ferreira</t>
         </is>
       </c>
       <c r="H135" t="inlineStr" s="0">
         <is>
-          <t>39817000</t>
+          <t>39855000</t>
         </is>
       </c>
       <c r="I135" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K135" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L135" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M135" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.155.2</t>
         </is>
       </c>
       <c r="N135" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.2</t>
+          <t>19.155.2.2</t>
         </is>
       </c>
       <c r="O135" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P135" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr" s="0">
         <is>
-          <t>2057</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="R135" t="inlineStr" s="0">
         <is>
-          <t>-17.4173356</t>
+          <t>-18.0683277</t>
         </is>
       </c>
       <c r="S135" t="inlineStr" s="0">
         <is>
-          <t>-41.2201263</t>
+          <t>-41.2725941</t>
         </is>
       </c>
       <c r="T135" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.0683277</t>
         </is>
       </c>
       <c r="U135" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.2725941</t>
         </is>
       </c>
       <c r="V135" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W135" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X135" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr" s="0">
         <is>
-          <t>344</t>
+          <t>110</t>
         </is>
       </c>
       <c r="Z135" t="inlineStr" s="0">
         <is>
-          <t>344</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="136" ht="24" customHeight="1">
       <c r="A136" t="inlineStr" s="0">
         <is>
-          <t>89</t>
+          <t>54</t>
         </is>
       </c>
       <c r="B136" t="inlineStr" s="0">
         <is>
-          <t>Ouro Verde de Minas</t>
+          <t>Pavao</t>
         </is>
       </c>
       <c r="C136" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D136" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E136" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL LUSO FREITAS DE ARAUJO</t>
+          <t>ESCOLA ESTADUAL BENJAMIM DA CUNHA</t>
         </is>
       </c>
       <c r="F136" t="inlineStr" s="0">
         <is>
-          <t>RUA RUI BARBOSA, 91</t>
+          <t>MARGEM DO CORREGO DO MEIO</t>
         </is>
       </c>
       <c r="G136" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H136" t="inlineStr" s="0">
         <is>
-          <t>39855000</t>
+          <t>39814000</t>
         </is>
       </c>
       <c r="I136" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K136" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L136" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/155 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M136" t="inlineStr" s="0">
         <is>
-          <t>19.155.2</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N136" t="inlineStr" s="0">
         <is>
-          <t>19.155.2.2</t>
+          <t>19.42.3.3</t>
         </is>
       </c>
       <c r="O136" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P136" t="inlineStr" s="0">
         <is>
-          <t>13</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr" s="0">
         <is>
-          <t>3857</t>
+          <t>1641</t>
         </is>
       </c>
       <c r="R136" t="inlineStr" s="0">
         <is>
-          <t>-18.0677319</t>
+          <t>-17.4092857</t>
         </is>
       </c>
       <c r="S136" t="inlineStr" s="0">
         <is>
-          <t>-41.2718597</t>
+          <t>-40.9941682</t>
         </is>
       </c>
       <c r="T136" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.2065660</t>
         </is>
       </c>
       <c r="U136" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-42.9871991</t>
         </is>
       </c>
       <c r="V136" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W136" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X136" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y136" t="inlineStr" s="0">
         <is>
-          <t>1346</t>
+          <t>697</t>
         </is>
       </c>
       <c r="Z136" t="inlineStr" s="0">
         <is>
-          <t>1345</t>
+          <t>697</t>
         </is>
       </c>
     </row>
     <row r="137" ht="24" customHeight="1">
       <c r="A137" t="inlineStr" s="0">
         <is>
-          <t>137</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B137" t="inlineStr" s="0">
         <is>
-          <t>Ouro Verde de Minas</t>
+          <t>Pavao</t>
         </is>
       </c>
       <c r="C137" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D137" t="inlineStr" s="0">
         <is>
-          <t>1090</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E137" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL PROFESSORA MARIZA PIRES</t>
+          <t>ESCOLA ESTADUAL CAIO NELSON DE SENA</t>
         </is>
       </c>
       <c r="F137" t="inlineStr" s="0">
         <is>
-          <t>RUA PROFESSOR AUSTROGESIO WALDEMAR ELLER, 99</t>
+          <t>RUA FRANCISCO DE ASSIS, S/N</t>
         </is>
       </c>
       <c r="G137" t="inlineStr" s="0">
         <is>
-          <t>ana rosa ferreira</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H137" t="inlineStr" s="0">
         <is>
-          <t>39855000</t>
+          <t>39814000</t>
         </is>
       </c>
       <c r="I137" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K137" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L137" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/155 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M137" t="inlineStr" s="0">
         <is>
-          <t>19.155.2</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N137" t="inlineStr" s="0">
         <is>
-          <t>19.155.2.2</t>
+          <t>19.42.3.3</t>
         </is>
       </c>
       <c r="O137" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P137" t="inlineStr" s="0">
         <is>
-          <t>9</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr" s="0">
         <is>
-          <t>2302</t>
+          <t>2785</t>
         </is>
       </c>
       <c r="R137" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>-17.4337470</t>
         </is>
       </c>
       <c r="S137" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>-41.0034960</t>
         </is>
       </c>
       <c r="T137" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U137" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V137" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W137" t="inlineStr" s="0">
         <is>
-          <t>Precisa revisar</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X137" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y137" t="inlineStr" s="0">
         <is>
-          <t>1299</t>
+          <t>416</t>
         </is>
       </c>
       <c r="Z137" t="inlineStr" s="0">
         <is>
-          <t>1299</t>
+          <t>416</t>
         </is>
       </c>
     </row>
     <row r="138" ht="24" customHeight="1">
       <c r="A138" t="inlineStr" s="0">
         <is>
-          <t>192</t>
+          <t>127</t>
         </is>
       </c>
       <c r="B138" t="inlineStr" s="0">
         <is>
-          <t>Ouro Verde de Minas</t>
+          <t>Pavao</t>
         </is>
       </c>
       <c r="C138" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D138" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E138" t="inlineStr" s="0">
         <is>
-          <t>PRE- ESCOLAR PINGO DE GENTE</t>
+          <t>ESCOLA ESTADUAL POVOADO DE LIMEIRA</t>
         </is>
       </c>
       <c r="F138" t="inlineStr" s="0">
         <is>
-          <t>RUA PROFESSOR AUSTROGESIO WALDEMAR ELLER, 98</t>
+          <t>PRACA ANTONIO GABRIEL , S/N</t>
         </is>
       </c>
       <c r="G138" t="inlineStr" s="0">
         <is>
-          <t>ana rosa ferreira</t>
+          <t>DISTRITO DE LIMEIRA</t>
         </is>
       </c>
       <c r="H138" t="inlineStr" s="0">
         <is>
-          <t>39855000</t>
+          <t>39814000</t>
         </is>
       </c>
       <c r="I138" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K138" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L138" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/155 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M138" t="inlineStr" s="0">
         <is>
-          <t>19.155.2</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N138" t="inlineStr" s="0">
         <is>
-          <t>19.155.2.2</t>
+          <t>19.42.3.3</t>
         </is>
       </c>
       <c r="O138" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P138" t="inlineStr" s="0">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr" s="0">
         <is>
-          <t>1091</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="R138" t="inlineStr" s="0">
         <is>
-          <t>-18.0683277</t>
+          <t>-17.4678810</t>
         </is>
       </c>
       <c r="S138" t="inlineStr" s="0">
         <is>
-          <t>-41.2725941</t>
+          <t>-41.1296500</t>
         </is>
       </c>
       <c r="T138" t="inlineStr" s="0">
         <is>
-          <t>-18.0683277</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U138" t="inlineStr" s="0">
         <is>
-          <t>-41.2725941</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V138" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W138" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X138" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y138" t="inlineStr" s="0">
         <is>
-          <t>110</t>
+          <t>185</t>
         </is>
       </c>
       <c r="Z138" t="inlineStr" s="0">
         <is>
-          <t>110</t>
+          <t>185</t>
         </is>
       </c>
     </row>
     <row r="139" ht="24" customHeight="1">
       <c r="A139" t="inlineStr" s="0">
         <is>
-          <t>54</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B139" t="inlineStr" s="0">
         <is>
           <t>Pavao</t>
         </is>
       </c>
       <c r="C139" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D139" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E139" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL BENJAMIM DA CUNHA</t>
+          <t>ESCOLA ESTADUAL PROFESSORA DAVINA SANTOS</t>
         </is>
       </c>
       <c r="F139" t="inlineStr" s="0">
         <is>
-          <t>MARGEM DO CORREGO DO MEIO</t>
+          <t>RUA OSVALDO PINHEIRO SILVA</t>
         </is>
       </c>
       <c r="G139" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H139" t="inlineStr" s="0">
         <is>
           <t>39814000</t>
         </is>
       </c>
       <c r="I139" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K139" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L139" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M139" t="inlineStr" s="0">
         <is>
           <t>19.42.3</t>
         </is>
       </c>
       <c r="N139" t="inlineStr" s="0">
         <is>
           <t>19.42.3.3</t>
         </is>
       </c>
       <c r="O139" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P139" t="inlineStr" s="0">
         <is>
-          <t>11</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr" s="0">
         <is>
-          <t>1641</t>
+          <t>896</t>
         </is>
       </c>
       <c r="R139" t="inlineStr" s="0">
         <is>
-          <t>-17.4092857</t>
+          <t>-17.4338997</t>
         </is>
       </c>
       <c r="S139" t="inlineStr" s="0">
         <is>
-          <t>-40.9941682</t>
+          <t>-41.0020361</t>
         </is>
       </c>
       <c r="T139" t="inlineStr" s="0">
         <is>
-          <t>-18.2065660</t>
+          <t>-17.4338997</t>
         </is>
       </c>
       <c r="U139" t="inlineStr" s="0">
         <is>
-          <t>-42.9871991</t>
+          <t>-41.0020361</t>
         </is>
       </c>
       <c r="V139" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W139" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X139" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y139" t="inlineStr" s="0">
         <is>
-          <t>697</t>
+          <t>270</t>
         </is>
       </c>
       <c r="Z139" t="inlineStr" s="0">
         <is>
-          <t>697</t>
+          <t>270</t>
         </is>
       </c>
     </row>
     <row r="140" ht="24" customHeight="1">
       <c r="A140" t="inlineStr" s="0">
         <is>
-          <t>26</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B140" t="inlineStr" s="0">
         <is>
-          <t>Pavao</t>
+          <t>Pescador</t>
         </is>
       </c>
       <c r="C140" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D140" t="inlineStr" s="0">
         <is>
           <t>1040</t>
         </is>
       </c>
       <c r="E140" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CAIO NELSON DE SENA</t>
+          <t>CAMARA MUNICIPAL</t>
         </is>
       </c>
       <c r="F140" t="inlineStr" s="0">
         <is>
-          <t>RUA FRANCISCO DE ASSIS, S/N</t>
+          <t>RUA ADELINO DE ALMEIDA PINA , 10.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H140" t="inlineStr" s="0">
         <is>
-          <t>39814000</t>
+          <t>35114000</t>
         </is>
       </c>
       <c r="I140" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K140" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L140" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M140" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N140" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.3</t>
+          <t>19.155.1.6</t>
         </is>
       </c>
       <c r="O140" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P140" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr" s="0">
         <is>
-          <t>2785</t>
+          <t>312</t>
         </is>
       </c>
       <c r="R140" t="inlineStr" s="0">
         <is>
-          <t>-17.4337470</t>
+          <t>-18.3552560</t>
         </is>
       </c>
       <c r="S140" t="inlineStr" s="0">
         <is>
-          <t>-41.0034960</t>
+          <t>-41.5976130</t>
         </is>
       </c>
       <c r="T140" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.3552560</t>
         </is>
       </c>
       <c r="U140" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.5976130</t>
         </is>
       </c>
       <c r="V140" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W140" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X140" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y140" t="inlineStr" s="0">
         <is>
-          <t>416</t>
+          <t>38</t>
         </is>
       </c>
       <c r="Z140" t="inlineStr" s="0">
         <is>
-          <t>416</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="141" ht="24" customHeight="1">
       <c r="A141" t="inlineStr" s="0">
         <is>
-          <t>127</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B141" t="inlineStr" s="0">
         <is>
-          <t>Pavao</t>
+          <t>Pescador</t>
         </is>
       </c>
       <c r="C141" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D141" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="E141" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL POVOADO DE LIMEIRA</t>
+          <t>ESCOLA ESTADUAL DR. TRISTAO DA CUNHA</t>
         </is>
       </c>
       <c r="F141" t="inlineStr" s="0">
         <is>
-          <t>PRACA ANTONIO GABRIEL , S/N</t>
+          <t>RUA JOAQUIM PEREIRA GUIMARAES, 149</t>
         </is>
       </c>
       <c r="G141" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE LIMEIRA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H141" t="inlineStr" s="0">
         <is>
-          <t>39814000</t>
+          <t>35114000</t>
         </is>
       </c>
       <c r="I141" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K141" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L141" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M141" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N141" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.3</t>
+          <t>19.155.1.6</t>
         </is>
       </c>
       <c r="O141" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P141" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="R141" t="inlineStr" s="0">
         <is>
-          <t>-17.4678810</t>
+          <t>-18.3555204</t>
         </is>
       </c>
       <c r="S141" t="inlineStr" s="0">
         <is>
-          <t>-41.1296500</t>
+          <t>-41.5989450</t>
         </is>
       </c>
       <c r="T141" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-18.3555204</t>
         </is>
       </c>
       <c r="U141" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.5989450</t>
         </is>
       </c>
       <c r="V141" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W141" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X141" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y141" t="inlineStr" s="0">
         <is>
-          <t>185</t>
+          <t>875</t>
         </is>
       </c>
       <c r="Z141" t="inlineStr" s="0">
         <is>
-          <t>185</t>
+          <t>875</t>
         </is>
       </c>
     </row>
     <row r="142" ht="24" customHeight="1">
       <c r="A142" t="inlineStr" s="0">
         <is>
-          <t>38</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B142" t="inlineStr" s="0">
         <is>
-          <t>Pavao</t>
+          <t>Pescador</t>
         </is>
       </c>
       <c r="C142" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D142" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E142" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PROFESSORA DAVINA SANTOS</t>
+          <t>ESCOLA MUNICIPAL SÃO GERALDO</t>
         </is>
       </c>
       <c r="F142" t="inlineStr" s="0">
         <is>
-          <t>RUA OSVALDO PINHEIRO SILVA</t>
+          <t>RUA ERNESTO LOURENÇO PEREIRA, SN.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ALVORADA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr" s="0">
         <is>
-          <t>39814000</t>
+          <t>35114000</t>
         </is>
       </c>
       <c r="I142" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K142" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L142" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M142" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N142" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.3</t>
+          <t>19.155.1.6</t>
         </is>
       </c>
       <c r="O142" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P142" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr" s="0">
         <is>
-          <t>896</t>
+          <t>918</t>
         </is>
       </c>
       <c r="R142" t="inlineStr" s="0">
         <is>
-          <t>-17.4338997</t>
+          <t>-18.3543979</t>
         </is>
       </c>
       <c r="S142" t="inlineStr" s="0">
         <is>
-          <t>-41.0020361</t>
+          <t>-41.5939580</t>
         </is>
       </c>
       <c r="T142" t="inlineStr" s="0">
         <is>
-          <t>-17.4338997</t>
+          <t>-18.3543979</t>
         </is>
       </c>
       <c r="U142" t="inlineStr" s="0">
         <is>
-          <t>-41.0020361</t>
+          <t>-41.5939580</t>
         </is>
       </c>
       <c r="V142" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W142" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X142" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>354</t>
         </is>
       </c>
       <c r="Z142" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>354</t>
         </is>
       </c>
     </row>
     <row r="143" ht="24" customHeight="1">
       <c r="A143" t="inlineStr" s="0">
         <is>
-          <t>197</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B143" t="inlineStr" s="0">
         <is>
-          <t>Pescador</t>
+          <t>Pote</t>
         </is>
       </c>
       <c r="C143" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D143" t="inlineStr" s="0">
         <is>
-          <t>1040</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E143" t="inlineStr" s="0">
         <is>
-          <t>CAMARA MUNICIPAL</t>
+          <t>DEPARTAMENTO MUNICIPAL DE EDUCACAO</t>
         </is>
       </c>
       <c r="F143" t="inlineStr" s="0">
         <is>
-          <t>RUA ADELINO DE ALMEIDA PINA , 10.</t>
+          <t>RUA FREI GASPAR, 358</t>
         </is>
       </c>
       <c r="G143" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H143" t="inlineStr" s="0">
         <is>
-          <t>35114000</t>
+          <t>39827000</t>
         </is>
       </c>
       <c r="I143" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K143" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L143" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M143" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N143" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.6</t>
+          <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O143" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P143" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr" s="0">
         <is>
-          <t>312</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="R143" t="inlineStr" s="0">
         <is>
-          <t>-18.3552560</t>
+          <t>-17.8073269</t>
         </is>
       </c>
       <c r="S143" t="inlineStr" s="0">
         <is>
-          <t>-41.5976130</t>
+          <t>-41.7886995</t>
         </is>
       </c>
       <c r="T143" t="inlineStr" s="0">
         <is>
-          <t>-18.3552560</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U143" t="inlineStr" s="0">
         <is>
-          <t>-41.5976130</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V143" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W143" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X143" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y143" t="inlineStr" s="0">
         <is>
-          <t>38</t>
+          <t>581</t>
         </is>
       </c>
       <c r="Z143" t="inlineStr" s="0">
         <is>
-          <t>38</t>
+          <t>581</t>
         </is>
       </c>
     </row>
     <row r="144" ht="24" customHeight="1">
       <c r="A144" t="inlineStr" s="0">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B144" t="inlineStr" s="0">
         <is>
-          <t>Pescador</t>
+          <t>Pote</t>
         </is>
       </c>
       <c r="C144" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D144" t="inlineStr" s="0">
         <is>
           <t>1015</t>
         </is>
       </c>
       <c r="E144" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DR. TRISTAO DA CUNHA</t>
+          <t>ESCOLA ESTADUAL CLAUDIO MANOEL</t>
         </is>
       </c>
       <c r="F144" t="inlineStr" s="0">
         <is>
-          <t>RUA JOAQUIM PEREIRA GUIMARAES, 149</t>
+          <t>RUA DOMICIANO FERREIRA, 75</t>
         </is>
       </c>
       <c r="G144" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H144" t="inlineStr" s="0">
         <is>
-          <t>35114000</t>
+          <t>39827000</t>
         </is>
       </c>
       <c r="I144" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K144" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L144" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M144" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N144" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.6</t>
+          <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O144" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P144" t="inlineStr" s="0">
         <is>
-          <t>9</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr" s="0">
         <is>
-          <t>2278</t>
+          <t>2981</t>
         </is>
       </c>
       <c r="R144" t="inlineStr" s="0">
         <is>
-          <t>-18.3555204</t>
+          <t>-17.8037700</t>
         </is>
       </c>
       <c r="S144" t="inlineStr" s="0">
         <is>
-          <t>-41.5989450</t>
+          <t>-41.7881430</t>
         </is>
       </c>
       <c r="T144" t="inlineStr" s="0">
         <is>
-          <t>-18.3555204</t>
+          <t>-17.8037700</t>
         </is>
       </c>
       <c r="U144" t="inlineStr" s="0">
         <is>
-          <t>-41.5989450</t>
+          <t>-41.7881430</t>
         </is>
       </c>
       <c r="V144" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W144" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X144" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr" s="0">
         <is>
-          <t>875</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="Z144" t="inlineStr" s="0">
         <is>
-          <t>875</t>
+          <t>1020</t>
         </is>
       </c>
     </row>
     <row r="145" ht="24" customHeight="1">
       <c r="A145" t="inlineStr" s="0">
         <is>
-          <t>162</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B145" t="inlineStr" s="0">
         <is>
-          <t>Pescador</t>
+          <t>Pote</t>
         </is>
       </c>
       <c r="C145" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D145" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E145" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL FREI BENJAMIM</t>
+          <t>ESCOLA ESTADUAL DE SUCANGA</t>
         </is>
       </c>
       <c r="F145" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO SÃO PEDRO</t>
+          <t>RUA AGRIPINO BORGES, S/N</t>
         </is>
       </c>
       <c r="G145" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H145" t="inlineStr" s="0">
         <is>
-          <t>35114000</t>
+          <t>39828000</t>
         </is>
       </c>
       <c r="I145" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K145" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L145" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M145" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N145" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.6</t>
+          <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O145" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P145" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr" s="0">
         <is>
-          <t>80</t>
+          <t>993</t>
         </is>
       </c>
       <c r="R145" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>-17.7829988</t>
         </is>
       </c>
       <c r="S145" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>-41.6959506</t>
         </is>
       </c>
       <c r="T145" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-17.7829988</t>
         </is>
       </c>
       <c r="U145" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.6959506</t>
         </is>
       </c>
       <c r="V145" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W145" t="inlineStr" s="0">
         <is>
-          <t>Precisa revisar</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X145" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y145" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>207</t>
         </is>
       </c>
       <c r="Z145" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>207</t>
         </is>
       </c>
     </row>
     <row r="146" ht="24" customHeight="1">
       <c r="A146" t="inlineStr" s="0">
         <is>
-          <t>190</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B146" t="inlineStr" s="0">
         <is>
-          <t>Pescador</t>
+          <t>Pote</t>
         </is>
       </c>
       <c r="C146" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D146" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E146" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SÃO GERALDO</t>
+          <t>ESCOLA ESTADUAL GUIMARAES ROSA</t>
         </is>
       </c>
       <c r="F146" t="inlineStr" s="0">
         <is>
-          <t>RUA ERNESTO LOURENÇO PEREIRA, SN.</t>
+          <t>RUA ELIEZER PENA, 177</t>
         </is>
       </c>
       <c r="G146" t="inlineStr" s="0">
         <is>
-          <t>ALVORADA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H146" t="inlineStr" s="0">
         <is>
-          <t>35114000</t>
+          <t>39827000</t>
         </is>
       </c>
       <c r="I146" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Nao classificado</t>
         </is>
       </c>
       <c r="K146" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L146" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M146" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N146" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.6</t>
+          <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O146" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P146" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr" s="0">
         <is>
-          <t>918</t>
+          <t>1563</t>
         </is>
       </c>
       <c r="R146" t="inlineStr" s="0">
         <is>
-          <t>-18.3543979</t>
+          <t>-17.8068756</t>
         </is>
       </c>
       <c r="S146" t="inlineStr" s="0">
         <is>
-          <t>-41.5939580</t>
+          <t>-41.7866754</t>
         </is>
       </c>
       <c r="T146" t="inlineStr" s="0">
         <is>
-          <t>-18.3543979</t>
+          <t>-17.8068756</t>
         </is>
       </c>
       <c r="U146" t="inlineStr" s="0">
         <is>
-          <t>-41.5939580</t>
+          <t>-41.7866754</t>
         </is>
       </c>
       <c r="V146" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W146" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X146" t="inlineStr" s="0">
         <is>
-          <t>Sim</t>
+          <t>Nao verificado</t>
         </is>
       </c>
       <c r="Y146" t="inlineStr" s="0">
         <is>
-          <t>354</t>
+          <t/>
         </is>
       </c>
       <c r="Z146" t="inlineStr" s="0">
         <is>
-          <t>354</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="147" ht="24" customHeight="1">
       <c r="A147" t="inlineStr" s="0">
         <is>
-          <t>31</t>
+          <t>114</t>
         </is>
       </c>
       <c r="B147" t="inlineStr" s="0">
         <is>
           <t>Pote</t>
         </is>
       </c>
       <c r="C147" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D147" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E147" t="inlineStr" s="0">
         <is>
-          <t>DEPARTAMENTO MUNICIPAL DE EDUCACAO</t>
+          <t>ESCOLA ESTADUAL JOAO FERREIRA DE OLIVEIRA</t>
         </is>
       </c>
       <c r="F147" t="inlineStr" s="0">
         <is>
-          <t>RUA FREI GASPAR, 358</t>
+          <t>RUA JOAO LOPES DE OLIVEIRA, 29</t>
         </is>
       </c>
       <c r="G147" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H147" t="inlineStr" s="0">
         <is>
           <t>39827000</t>
         </is>
       </c>
       <c r="I147" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K147" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L147" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M147" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N147" t="inlineStr" s="0">
         <is>
           <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O147" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P147" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr" s="0">
         <is>
-          <t>1019</t>
+          <t>4054</t>
         </is>
       </c>
       <c r="R147" t="inlineStr" s="0">
         <is>
-          <t>-17.8073269</t>
+          <t>-17.8058052</t>
         </is>
       </c>
       <c r="S147" t="inlineStr" s="0">
         <is>
-          <t>-41.7886995</t>
+          <t>-41.7849273</t>
         </is>
       </c>
       <c r="T147" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-17.8058052</t>
         </is>
       </c>
       <c r="U147" t="inlineStr" s="0">
         <is>
-          <t>-1.0000000</t>
+          <t>-41.7849273</t>
         </is>
       </c>
       <c r="V147" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W147" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X147" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y147" t="inlineStr" s="0">
         <is>
-          <t>581</t>
+          <t>350</t>
         </is>
       </c>
       <c r="Z147" t="inlineStr" s="0">
         <is>
-          <t>581</t>
+          <t>350</t>
         </is>
       </c>
     </row>
     <row r="148" ht="24" customHeight="1">
       <c r="A148" t="inlineStr" s="0">
         <is>
-          <t>10</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B148" t="inlineStr" s="0">
         <is>
           <t>Pote</t>
         </is>
       </c>
       <c r="C148" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D148" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1120</t>
         </is>
       </c>
       <c r="E148" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CLAUDIO MANOEL</t>
+          <t>ESCOLA ESTADUAL RIBEIRAO SANTA CRUZ</t>
         </is>
       </c>
       <c r="F148" t="inlineStr" s="0">
         <is>
-          <t>RUA DOMICIANO FERREIRA, 75</t>
+          <t>RIBEIRAO SANTA CRUZ</t>
         </is>
       </c>
       <c r="G148" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H148" t="inlineStr" s="0">
         <is>
           <t>39827000</t>
         </is>
       </c>
       <c r="I148" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K148" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L148" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M148" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N148" t="inlineStr" s="0">
         <is>
           <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O148" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P148" t="inlineStr" s="0">
         <is>
-          <t>10</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr" s="0">
         <is>
-          <t>2981</t>
+          <t>369</t>
         </is>
       </c>
       <c r="R148" t="inlineStr" s="0">
         <is>
-          <t>-17.8037700</t>
+          <t>-17.8166309</t>
         </is>
       </c>
       <c r="S148" t="inlineStr" s="0">
         <is>
-          <t>-41.7881430</t>
+          <t>-41.8666939</t>
         </is>
       </c>
       <c r="T148" t="inlineStr" s="0">
         <is>
-          <t>-17.8037700</t>
+          <t>-17.8166309</t>
         </is>
       </c>
       <c r="U148" t="inlineStr" s="0">
         <is>
-          <t>-41.7881430</t>
+          <t>-41.8666939</t>
         </is>
       </c>
       <c r="V148" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W148" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X148" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y148" t="inlineStr" s="0">
         <is>
-          <t>1020</t>
+          <t>80</t>
         </is>
       </c>
       <c r="Z148" t="inlineStr" s="0">
         <is>
-          <t>1020</t>
+          <t>80</t>
         </is>
       </c>
     </row>
     <row r="149" ht="24" customHeight="1">
       <c r="A149" t="inlineStr" s="0">
         <is>
-          <t>44</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B149" t="inlineStr" s="0">
         <is>
           <t>Pote</t>
         </is>
       </c>
       <c r="C149" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D149" t="inlineStr" s="0">
         <is>
-          <t>1112</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="E149" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE SUCANGA</t>
+          <t>ESCOLA ESTADUAL VEREADOR SEBASTIAO MAGALHAES</t>
         </is>
       </c>
       <c r="F149" t="inlineStr" s="0">
         <is>
-          <t>RUA AGRIPINO BORGES, S/N</t>
+          <t>VALAO</t>
         </is>
       </c>
       <c r="G149" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>DISTRITO DE VALAO</t>
         </is>
       </c>
       <c r="H149" t="inlineStr" s="0">
         <is>
-          <t>39828000</t>
+          <t>39826000</t>
         </is>
       </c>
       <c r="I149" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K149" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L149" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M149" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N149" t="inlineStr" s="0">
         <is>
           <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O149" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P149" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr" s="0">
         <is>
-          <t>993</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="R149" t="inlineStr" s="0">
         <is>
-          <t>-17.7829988</t>
+          <t>-17.8171784</t>
         </is>
       </c>
       <c r="S149" t="inlineStr" s="0">
         <is>
-          <t>-41.6959506</t>
+          <t>-41.6609390</t>
         </is>
       </c>
       <c r="T149" t="inlineStr" s="0">
         <is>
-          <t>-17.7829988</t>
+          <t>-17.8171784</t>
         </is>
       </c>
       <c r="U149" t="inlineStr" s="0">
         <is>
-          <t>-41.6959506</t>
+          <t>-41.6609390</t>
         </is>
       </c>
       <c r="V149" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W149" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X149" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y149" t="inlineStr" s="0">
         <is>
-          <t>207</t>
+          <t>996</t>
         </is>
       </c>
       <c r="Z149" t="inlineStr" s="0">
         <is>
-          <t>207</t>
+          <t>996</t>
         </is>
       </c>
     </row>
     <row r="150" ht="24" customHeight="1">
       <c r="A150" t="inlineStr" s="0">
         <is>
-          <t>21</t>
+          <t>1086</t>
         </is>
       </c>
       <c r="B150" t="inlineStr" s="0">
         <is>
           <t>Pote</t>
         </is>
       </c>
       <c r="C150" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D150" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t/>
         </is>
       </c>
       <c r="E150" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL GUIMARAES ROSA</t>
+          <t>ESCOLA MUNICIPAL PREFEITO OMAR AFONSO DA SILVA</t>
         </is>
       </c>
       <c r="F150" t="inlineStr" s="0">
         <is>
-          <t>RUA ELIEZER PENA, 177</t>
+          <t>RUA ELIEZER PENA, 38</t>
         </is>
       </c>
       <c r="G150" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H150" t="inlineStr" s="0">
         <is>
-          <t>39827000</t>
+          <t/>
         </is>
       </c>
       <c r="I150" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" t="inlineStr" s="0">
         <is>
           <t>Nao classificado</t>
         </is>
       </c>
       <c r="K150" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L150" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M150" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N150" t="inlineStr" s="0">
         <is>
           <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O150" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P150" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>0</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr" s="0">
         <is>
-          <t>1563</t>
+          <t>0</t>
         </is>
       </c>
       <c r="R150" t="inlineStr" s="0">
         <is>
-          <t>-17.8068756</t>
+          <t>-17.8063596</t>
         </is>
       </c>
       <c r="S150" t="inlineStr" s="0">
         <is>
-          <t>-41.7866754</t>
+          <t>-41.7857186</t>
         </is>
       </c>
       <c r="T150" t="inlineStr" s="0">
         <is>
-          <t>-17.8068756</t>
+          <t>-17.8063596</t>
         </is>
       </c>
       <c r="U150" t="inlineStr" s="0">
         <is>
-          <t>-41.7866754</t>
+          <t>-41.7857186</t>
         </is>
       </c>
       <c r="V150" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W150" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X150" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y150" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>582</t>
         </is>
       </c>
       <c r="Z150" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>582</t>
         </is>
       </c>
     </row>
     <row r="151" ht="24" customHeight="1">
       <c r="A151" t="inlineStr" s="0">
         <is>
-          <t>114</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B151" t="inlineStr" s="0">
         <is>
           <t>Pote</t>
         </is>
       </c>
       <c r="C151" t="inlineStr" s="0">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D151" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1104</t>
         </is>
       </c>
       <c r="E151" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL JOAO FERREIRA DE OLIVEIRA</t>
+          <t>ESCOLA MUNICIPAL SAO JOSE</t>
         </is>
       </c>
       <c r="F151" t="inlineStr" s="0">
         <is>
-          <t>RUA JOAO LOPES DE OLIVEIRA, 29</t>
+          <t>AV. NOSSA SENHORA DAS GRACAS, S/N</t>
         </is>
       </c>
       <c r="G151" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H151" t="inlineStr" s="0">
         <is>
           <t>39827000</t>
         </is>
       </c>
       <c r="I151" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K151" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L151" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M151" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N151" t="inlineStr" s="0">
         <is>
           <t>19.232.3.4</t>
         </is>
       </c>
       <c r="O151" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P151" t="inlineStr" s="0">
         <is>
-          <t>11</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr" s="0">
         <is>
-          <t>4054</t>
+          <t>295</t>
         </is>
       </c>
       <c r="R151" t="inlineStr" s="0">
         <is>
-          <t>-17.8058052</t>
+          <t>-17.8512085</t>
         </is>
       </c>
       <c r="S151" t="inlineStr" s="0">
         <is>
-          <t>-41.7849273</t>
+          <t>-41.7041281</t>
         </is>
       </c>
       <c r="T151" t="inlineStr" s="0">
         <is>
-          <t>-17.8058052</t>
+          <t>-17.8512085</t>
         </is>
       </c>
       <c r="U151" t="inlineStr" s="0">
         <is>
-          <t>-41.7849273</t>
+          <t>-41.7041281</t>
         </is>
       </c>
       <c r="V151" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W151" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X151" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y151" t="inlineStr" s="0">
         <is>
-          <t>350</t>
+          <t>58</t>
         </is>
       </c>
       <c r="Z151" t="inlineStr" s="0">
         <is>
-          <t>350</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="152" ht="24" customHeight="1">
       <c r="A152" t="inlineStr" s="0">
         <is>
-          <t>109</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B152" t="inlineStr" s="0">
         <is>
-          <t>Pote</t>
+          <t>Sao Jose do Divino</t>
         </is>
       </c>
       <c r="C152" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>169</t>
         </is>
       </c>
       <c r="D152" t="inlineStr" s="0">
         <is>
-          <t>1120</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="E152" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL RIBEIRAO SANTA CRUZ</t>
+          <t>CENTRO INFANTIL VEREADOR ALCIDES PEREIRA DA SILVA</t>
         </is>
       </c>
       <c r="F152" t="inlineStr" s="0">
         <is>
-          <t>RIBEIRAO SANTA CRUZ</t>
+          <t>RUA ANTONIO BASTOS BRAGA</t>
         </is>
       </c>
       <c r="G152" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H152" t="inlineStr" s="0">
         <is>
-          <t>39827000</t>
+          <t>39848000</t>
         </is>
       </c>
       <c r="I152" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K152" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L152" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M152" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N152" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.4</t>
+          <t>19.155.1.7</t>
         </is>
       </c>
       <c r="O152" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P152" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr" s="0">
         <is>
-          <t>369</t>
+          <t>770</t>
         </is>
       </c>
       <c r="R152" t="inlineStr" s="0">
         <is>
-          <t>-17.8166309</t>
+          <t>-20.6087677</t>
         </is>
       </c>
       <c r="S152" t="inlineStr" s="0">
         <is>
-          <t>-41.8666939</t>
+          <t>-42.1449676</t>
         </is>
       </c>
       <c r="T152" t="inlineStr" s="0">
         <is>
-          <t>-17.8166309</t>
+          <t>-20.6087677</t>
         </is>
       </c>
       <c r="U152" t="inlineStr" s="0">
         <is>
-          <t>-41.8666939</t>
+          <t>-42.1449676</t>
         </is>
       </c>
       <c r="V152" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W152" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X152" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y152" t="inlineStr" s="0">
         <is>
-          <t>80</t>
+          <t>590</t>
         </is>
       </c>
       <c r="Z152" t="inlineStr" s="0">
         <is>
-          <t>80</t>
+          <t>590</t>
         </is>
       </c>
     </row>
     <row r="153" ht="24" customHeight="1">
       <c r="A153" t="inlineStr" s="0">
         <is>
-          <t>22</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B153" t="inlineStr" s="0">
         <is>
-          <t>Pote</t>
+          <t>Sao Jose do Divino</t>
         </is>
       </c>
       <c r="C153" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>169</t>
         </is>
       </c>
       <c r="D153" t="inlineStr" s="0">
         <is>
-          <t>1082</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="E153" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL VEREADOR SEBASTIAO MAGALHAES</t>
+          <t>ESCOLA ESTADUAL TRANQUILINO DIAS BRITO</t>
         </is>
       </c>
       <c r="F153" t="inlineStr" s="0">
         <is>
-          <t>VALAO</t>
+          <t>RUA PRESIDENTE TANCREDO NEVES , 248</t>
         </is>
       </c>
       <c r="G153" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE VALAO</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H153" t="inlineStr" s="0">
         <is>
-          <t>39826000</t>
+          <t>39848000</t>
         </is>
       </c>
       <c r="I153" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K153" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L153" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M153" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N153" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.4</t>
+          <t>19.155.1.7</t>
         </is>
       </c>
       <c r="O153" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P153" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr" s="0">
         <is>
-          <t>1404</t>
+          <t>2198</t>
         </is>
       </c>
       <c r="R153" t="inlineStr" s="0">
         <is>
-          <t>-17.8171784</t>
+          <t>-18.4788730</t>
         </is>
       </c>
       <c r="S153" t="inlineStr" s="0">
         <is>
-          <t>-41.6609390</t>
+          <t>-41.3849350</t>
         </is>
       </c>
       <c r="T153" t="inlineStr" s="0">
         <is>
-          <t>-17.8171784</t>
+          <t>-18.4788730</t>
         </is>
       </c>
       <c r="U153" t="inlineStr" s="0">
         <is>
-          <t>-41.6609390</t>
+          <t>-41.3849350</t>
         </is>
       </c>
       <c r="V153" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W153" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X153" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y153" t="inlineStr" s="0">
         <is>
-          <t>996</t>
+          <t>203</t>
         </is>
       </c>
       <c r="Z153" t="inlineStr" s="0">
         <is>
-          <t>996</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="154" ht="24" customHeight="1">
       <c r="A154" t="inlineStr" s="0">
         <is>
-          <t>1086</t>
+          <t>158</t>
         </is>
       </c>
       <c r="B154" t="inlineStr" s="0">
         <is>
-          <t>Pote</t>
+          <t>Sao Jose do Divino</t>
         </is>
       </c>
       <c r="C154" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>169</t>
         </is>
       </c>
       <c r="D154" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>1074</t>
         </is>
       </c>
       <c r="E154" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL PREFEITO OMAR AFONSO DA SILVA</t>
+          <t>ESCOLA MUNICIPAL VEREADOR WANDERLEY CAETANO GONÇALVES</t>
         </is>
       </c>
       <c r="F154" t="inlineStr" s="0">
         <is>
-          <t>RUA ELIEZER PENA, 38</t>
+          <t>RUA JUSTINO PEREIRA SN</t>
         </is>
       </c>
       <c r="G154" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>MACHADOS</t>
         </is>
       </c>
       <c r="H154" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>39848000</t>
         </is>
       </c>
       <c r="I154" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" t="inlineStr" s="0">
         <is>
-          <t>Nao classificado</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K154" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>155 CIA PM</t>
         </is>
       </c>
       <c r="L154" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/155 CIA PM</t>
         </is>
       </c>
       <c r="M154" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.155.1</t>
         </is>
       </c>
       <c r="N154" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.4</t>
+          <t>19.155.1.7</t>
         </is>
       </c>
       <c r="O154" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P154" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr" s="0">
         <is>
-          <t>0</t>
+          <t>207</t>
         </is>
       </c>
       <c r="R154" t="inlineStr" s="0">
         <is>
-          <t>-17.8063596</t>
+          <t>-18.4082988</t>
         </is>
       </c>
       <c r="S154" t="inlineStr" s="0">
         <is>
-          <t>-41.7857186</t>
+          <t>-41.3339621</t>
         </is>
       </c>
       <c r="T154" t="inlineStr" s="0">
         <is>
-          <t>-17.8063596</t>
+          <t>-20.6087677</t>
         </is>
       </c>
       <c r="U154" t="inlineStr" s="0">
         <is>
-          <t>-41.7857186</t>
+          <t>-42.1449676</t>
         </is>
       </c>
       <c r="V154" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W154" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X154" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y154" t="inlineStr" s="0">
         <is>
-          <t>582</t>
+          <t>43</t>
         </is>
       </c>
       <c r="Z154" t="inlineStr" s="0">
         <is>
-          <t>582</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="155" ht="24" customHeight="1">
       <c r="A155" t="inlineStr" s="0">
         <is>
-          <t>65</t>
+          <t>77</t>
         </is>
       </c>
       <c r="B155" t="inlineStr" s="0">
         <is>
-          <t>Pote</t>
+          <t>Setubinha</t>
         </is>
       </c>
       <c r="C155" t="inlineStr" s="0">
         <is>
-          <t>270</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D155" t="inlineStr" s="0">
         <is>
-          <t>1104</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E155" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SAO JOSE</t>
+          <t>CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL AILTON AMORIM</t>
         </is>
       </c>
       <c r="F155" t="inlineStr" s="0">
         <is>
-          <t>AV. NOSSA SENHORA DAS GRACAS, S/N</t>
+          <t>RUA OSVALDO LARA, N 53</t>
         </is>
       </c>
       <c r="G155" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H155" t="inlineStr" s="0">
         <is>
-          <t>39827000</t>
+          <t>39688000</t>
         </is>
       </c>
       <c r="I155" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K155" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L155" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M155" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N155" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.4</t>
+          <t>19.232.3.3</t>
         </is>
       </c>
       <c r="O155" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P155" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr" s="0">
         <is>
-          <t>295</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="R155" t="inlineStr" s="0">
         <is>
-          <t>-17.8512085</t>
+          <t>-17.6030313</t>
         </is>
       </c>
       <c r="S155" t="inlineStr" s="0">
         <is>
-          <t>-41.7041281</t>
+          <t>-42.1595881</t>
         </is>
       </c>
       <c r="T155" t="inlineStr" s="0">
         <is>
-          <t>-17.8512085</t>
+          <t>-17.6030313</t>
         </is>
       </c>
       <c r="U155" t="inlineStr" s="0">
         <is>
-          <t>-41.7041281</t>
+          <t>-42.1595881</t>
         </is>
       </c>
       <c r="V155" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W155" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X155" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y155" t="inlineStr" s="0">
         <is>
-          <t>58</t>
+          <t>317</t>
         </is>
       </c>
       <c r="Z155" t="inlineStr" s="0">
         <is>
-          <t>58</t>
+          <t>318</t>
         </is>
       </c>
     </row>
     <row r="156" ht="24" customHeight="1">
       <c r="A156" t="inlineStr" s="0">
         <is>
-          <t>104</t>
+          <t>205</t>
         </is>
       </c>
       <c r="B156" t="inlineStr" s="0">
         <is>
-          <t>Sao Jose do Divino</t>
+          <t>Setubinha</t>
         </is>
       </c>
       <c r="C156" t="inlineStr" s="0">
         <is>
-          <t>169</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D156" t="inlineStr" s="0">
         <is>
-          <t>1066</t>
+          <t>1074</t>
         </is>
       </c>
       <c r="E156" t="inlineStr" s="0">
         <is>
-          <t>CENTRO INFANTIL VEREADOR ALCIDES PEREIRA DA SILVA</t>
+          <t>ESCOLA ESTADUAL MADALENA PEREIRA JORGE</t>
         </is>
       </c>
       <c r="F156" t="inlineStr" s="0">
         <is>
-          <t>RUA ANTONIO BASTOS BRAGA</t>
+          <t>CÓRREGO SOTURNO DO ALCEU JORGE</t>
         </is>
       </c>
       <c r="G156" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H156" t="inlineStr" s="0">
         <is>
-          <t>39848000</t>
+          <t>39688000</t>
         </is>
       </c>
       <c r="I156" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K156" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L156" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M156" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N156" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.7</t>
+          <t>19.232.3.3</t>
         </is>
       </c>
       <c r="O156" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P156" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr" s="0">
         <is>
-          <t>770</t>
+          <t>155</t>
         </is>
       </c>
       <c r="R156" t="inlineStr" s="0">
         <is>
-          <t>-20.6087677</t>
+          <t>-17.5682920</t>
         </is>
       </c>
       <c r="S156" t="inlineStr" s="0">
         <is>
-          <t>-42.1449676</t>
+          <t>-42.1997980</t>
         </is>
       </c>
       <c r="T156" t="inlineStr" s="0">
         <is>
-          <t>-20.6087677</t>
+          <t>-17.5682920</t>
         </is>
       </c>
       <c r="U156" t="inlineStr" s="0">
         <is>
-          <t>-42.1449676</t>
+          <t>-42.1997980</t>
         </is>
       </c>
       <c r="V156" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W156" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X156" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y156" t="inlineStr" s="0">
         <is>
-          <t>590</t>
+          <t>245</t>
         </is>
       </c>
       <c r="Z156" t="inlineStr" s="0">
         <is>
-          <t>590</t>
+          <t>245</t>
         </is>
       </c>
     </row>
     <row r="157" ht="24" customHeight="1">
       <c r="A157" t="inlineStr" s="0">
         <is>
-          <t>108</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B157" t="inlineStr" s="0">
         <is>
-          <t>Sao Jose do Divino</t>
+          <t>Setubinha</t>
         </is>
       </c>
       <c r="C157" t="inlineStr" s="0">
         <is>
-          <t>169</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D157" t="inlineStr" s="0">
         <is>
-          <t>1031</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="E157" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL TRANQUILINO DIAS BRITO</t>
+          <t>ESCOLA ESTADUAL NAGIB MAHMUD NEDIR</t>
         </is>
       </c>
       <c r="F157" t="inlineStr" s="0">
         <is>
-          <t>RUA PRESIDENTE TANCREDO NEVES , 248</t>
+          <t>RUA  CAROLINA BARBOSA  , 13</t>
         </is>
       </c>
       <c r="G157" t="inlineStr" s="0">
         <is>
           <t>CENTRO</t>
         </is>
       </c>
       <c r="H157" t="inlineStr" s="0">
         <is>
-          <t>39848000</t>
+          <t>39688000</t>
         </is>
       </c>
       <c r="I157" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K157" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L157" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M157" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N157" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.7</t>
+          <t>19.232.3.3</t>
         </is>
       </c>
       <c r="O157" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P157" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>14</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr" s="0">
         <is>
-          <t>2198</t>
+          <t>4662</t>
         </is>
       </c>
       <c r="R157" t="inlineStr" s="0">
         <is>
-          <t>-18.4788730</t>
+          <t>-17.6009437</t>
         </is>
       </c>
       <c r="S157" t="inlineStr" s="0">
         <is>
-          <t>-41.3849350</t>
+          <t>-42.1617087</t>
         </is>
       </c>
       <c r="T157" t="inlineStr" s="0">
         <is>
-          <t>-18.4788730</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U157" t="inlineStr" s="0">
         <is>
-          <t>-41.3849350</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V157" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W157" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X157" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y157" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>939</t>
         </is>
       </c>
       <c r="Z157" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>939</t>
         </is>
       </c>
     </row>
     <row r="158" ht="24" customHeight="1">
       <c r="A158" t="inlineStr" s="0">
         <is>
-          <t>158</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B158" t="inlineStr" s="0">
         <is>
-          <t>Sao Jose do Divino</t>
+          <t>Setubinha</t>
         </is>
       </c>
       <c r="C158" t="inlineStr" s="0">
         <is>
-          <t>169</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D158" t="inlineStr" s="0">
         <is>
-          <t>1074</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E158" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL VEREADOR WANDERLEY CAETANO GONÇALVES</t>
+          <t>ESCOLA ESTADUAL PROFESSORA LEONOR ESTEVES LIMA</t>
         </is>
       </c>
       <c r="F158" t="inlineStr" s="0">
         <is>
-          <t>RUA JUSTINO PEREIRA SN</t>
+          <t>PRAÇA DA IGREJA, S/N</t>
         </is>
       </c>
       <c r="G158" t="inlineStr" s="0">
         <is>
-          <t>MACHADOS</t>
+          <t>DISTRITO DE PALMEIRAS</t>
         </is>
       </c>
       <c r="H158" t="inlineStr" s="0">
         <is>
-          <t>39848000</t>
+          <t>39688000</t>
         </is>
       </c>
       <c r="I158" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K158" t="inlineStr" s="0">
         <is>
-          <t>155 CIA PM</t>
+          <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L158" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/155 CIA PM</t>
+          <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M158" t="inlineStr" s="0">
         <is>
-          <t>19.155.1</t>
+          <t>19.232.3</t>
         </is>
       </c>
       <c r="N158" t="inlineStr" s="0">
         <is>
-          <t>19.155.1.7</t>
+          <t>19.232.3.3</t>
         </is>
       </c>
       <c r="O158" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P158" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr" s="0">
         <is>
-          <t>207</t>
+          <t>2039</t>
         </is>
       </c>
       <c r="R158" t="inlineStr" s="0">
         <is>
-          <t>-18.4082988</t>
+          <t>-17.6088840</t>
         </is>
       </c>
       <c r="S158" t="inlineStr" s="0">
         <is>
-          <t>-41.3339621</t>
+          <t>-42.0804499</t>
         </is>
       </c>
       <c r="T158" t="inlineStr" s="0">
         <is>
-          <t>-20.6087677</t>
+          <t>-17.6088840</t>
         </is>
       </c>
       <c r="U158" t="inlineStr" s="0">
         <is>
-          <t>-42.1449676</t>
+          <t>-42.0804499</t>
         </is>
       </c>
       <c r="V158" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>TSE</t>
         </is>
       </c>
       <c r="W158" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X158" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y158" t="inlineStr" s="0">
         <is>
-          <t>43</t>
+          <t>362</t>
         </is>
       </c>
       <c r="Z158" t="inlineStr" s="0">
         <is>
-          <t>43</t>
+          <t>362</t>
         </is>
       </c>
     </row>
     <row r="159" ht="24" customHeight="1">
       <c r="A159" t="inlineStr" s="0">
         <is>
-          <t>77</t>
+          <t>83</t>
         </is>
       </c>
       <c r="B159" t="inlineStr" s="0">
         <is>
           <t>Setubinha</t>
         </is>
       </c>
       <c r="C159" t="inlineStr" s="0">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D159" t="inlineStr" s="0">
         <is>
-          <t>1058</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E159" t="inlineStr" s="0">
         <is>
-          <t>CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL AILTON AMORIM</t>
+          <t>ESCOLA ESTADUAL SOTURNO DA MATA</t>
         </is>
       </c>
       <c r="F159" t="inlineStr" s="0">
         <is>
-          <t>RUA OSVALDO LARA, N 53</t>
+          <t>CORREGO DE SOTURNO DA MATA</t>
         </is>
       </c>
       <c r="G159" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>POVOADO DE SOTURNO DA MATA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr" s="0">
         <is>
           <t>39688000</t>
         </is>
       </c>
       <c r="I159" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K159" t="inlineStr" s="0">
         <is>
           <t>232 CIA PM</t>
         </is>
       </c>
       <c r="L159" t="inlineStr" s="0">
         <is>
           <t>3 PEL/232 CIA PM</t>
         </is>
       </c>
       <c r="M159" t="inlineStr" s="0">
         <is>
           <t>19.232.3</t>
         </is>
       </c>
       <c r="N159" t="inlineStr" s="0">
         <is>
           <t>19.232.3.3</t>
         </is>
       </c>
       <c r="O159" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P159" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr" s="0">
         <is>
-          <t>1333</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="R159" t="inlineStr" s="0">
         <is>
-          <t>-17.6030313</t>
+          <t>-17.6813604</t>
         </is>
       </c>
       <c r="S159" t="inlineStr" s="0">
         <is>
-          <t>-42.1595881</t>
+          <t>-42.0342016</t>
         </is>
       </c>
       <c r="T159" t="inlineStr" s="0">
         <is>
-          <t>-17.6030313</t>
+          <t>-17.6813604</t>
         </is>
       </c>
       <c r="U159" t="inlineStr" s="0">
         <is>
-          <t>-42.1595881</t>
+          <t>-42.0342016</t>
         </is>
       </c>
       <c r="V159" t="inlineStr" s="0">
         <is>
           <t>TSE</t>
         </is>
       </c>
       <c r="W159" t="inlineStr" s="0">
         <is>
           <t>Original (TSE)</t>
         </is>
       </c>
       <c r="X159" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y159" t="inlineStr" s="0">
         <is>
-          <t>317</t>
+          <t>472</t>
         </is>
       </c>
       <c r="Z159" t="inlineStr" s="0">
         <is>
-          <t>318</t>
+          <t>472</t>
         </is>
       </c>
     </row>
     <row r="160" ht="24" customHeight="1">
       <c r="A160" t="inlineStr" s="0">
         <is>
-          <t>205</t>
+          <t>106</t>
         </is>
       </c>
       <c r="B160" t="inlineStr" s="0">
         <is>
-          <t>Setubinha</t>
+          <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C160" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D160" t="inlineStr" s="0">
         <is>
-          <t>1074</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E160" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL MADALENA PEREIRA JORGE</t>
+          <t>37ª SUPERINTENDÊNCIA REGIONAL DE ENSINO</t>
         </is>
       </c>
       <c r="F160" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO SOTURNO DO ALCEU JORGE</t>
+          <t>RUA MOHAMED CHAIM LAUAR, 10</t>
         </is>
       </c>
       <c r="G160" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>DOUTOR LAERTE LAENDER</t>
         </is>
       </c>
       <c r="H160" t="inlineStr" s="0">
         <is>
-          <t>39688000</t>
+          <t>39803173</t>
         </is>
       </c>
       <c r="I160" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K160" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L160" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M160" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N160" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.3</t>
+          <t>19.47.1.3</t>
         </is>
       </c>
       <c r="O160" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P160" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr" s="0">
         <is>
-          <t>155</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="R160" t="inlineStr" s="0">
         <is>
-          <t>-17.5682920</t>
+          <t>-17.8783692</t>
         </is>
       </c>
       <c r="S160" t="inlineStr" s="0">
         <is>
-          <t>-42.1997980</t>
+          <t>-41.5075713</t>
         </is>
       </c>
       <c r="T160" t="inlineStr" s="0">
         <is>
-          <t>-17.5682920</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U160" t="inlineStr" s="0">
         <is>
-          <t>-42.1997980</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V160" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W160" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X160" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y160" t="inlineStr" s="0">
         <is>
-          <t>245</t>
+          <t>182</t>
         </is>
       </c>
       <c r="Z160" t="inlineStr" s="0">
         <is>
-          <t>245</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="161" ht="24" customHeight="1">
       <c r="A161" t="inlineStr" s="0">
         <is>
-          <t>17</t>
+          <t>161</t>
         </is>
       </c>
       <c r="B161" t="inlineStr" s="0">
         <is>
-          <t>Setubinha</t>
+          <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C161" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D161" t="inlineStr" s="0">
         <is>
-          <t>1015</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="E161" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL NAGIB MAHMUD NEDIR</t>
+          <t>ALDEIA ESCOLA FLORESTA</t>
         </is>
       </c>
       <c r="F161" t="inlineStr" s="0">
         <is>
-          <t>RUA  CAROLINA BARBOSA  , 13</t>
+          <t>ITAMUNHEQUE, S/N</t>
         </is>
       </c>
       <c r="G161" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H161" t="inlineStr" s="0">
         <is>
-          <t>39688000</t>
+          <t>39800001</t>
         </is>
       </c>
       <c r="I161" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K161" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L161" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M161" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t/>
         </is>
       </c>
       <c r="N161" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.3</t>
+          <t/>
         </is>
       </c>
       <c r="O161" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P161" t="inlineStr" s="0">
         <is>
-          <t>14</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr" s="0">
         <is>
-          <t>4662</t>
+          <t>151</t>
         </is>
       </c>
       <c r="R161" t="inlineStr" s="0">
         <is>
-          <t>-17.6009437</t>
+          <t>-17.9580209</t>
         </is>
       </c>
       <c r="S161" t="inlineStr" s="0">
         <is>
-          <t>-42.1617087</t>
+          <t>-41.4270401</t>
         </is>
       </c>
       <c r="T161" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U161" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V161" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W161" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X161" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y161" t="inlineStr" s="0">
         <is>
-          <t>939</t>
+          <t>250</t>
         </is>
       </c>
       <c r="Z161" t="inlineStr" s="0">
         <is>
-          <t>939</t>
+          <t>250</t>
         </is>
       </c>
     </row>
     <row r="162" ht="24" customHeight="1">
       <c r="A162" t="inlineStr" s="0">
         <is>
-          <t>99</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B162" t="inlineStr" s="0">
         <is>
-          <t>Setubinha</t>
+          <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C162" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D162" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1120</t>
         </is>
       </c>
       <c r="E162" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PROFESSORA LEONOR ESTEVES LIMA</t>
+          <t>CASA DA JUVENTUDE</t>
         </is>
       </c>
       <c r="F162" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA DA IGREJA, S/N</t>
+          <t>RUA FREI GONZAGA, 32</t>
         </is>
       </c>
       <c r="G162" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE PALMEIRAS</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H162" t="inlineStr" s="0">
         <is>
-          <t>39688000</t>
+          <t>39800007</t>
         </is>
       </c>
       <c r="I162" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K162" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L162" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M162" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N162" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.3</t>
+          <t>19.47.1.1</t>
         </is>
       </c>
       <c r="O162" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P162" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr" s="0">
         <is>
-          <t>2039</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="R162" t="inlineStr" s="0">
         <is>
-          <t>-17.6088840</t>
+          <t>-17.8636333</t>
         </is>
       </c>
       <c r="S162" t="inlineStr" s="0">
         <is>
-          <t>-42.0804499</t>
+          <t>-41.5066208</t>
         </is>
       </c>
       <c r="T162" t="inlineStr" s="0">
         <is>
-          <t>-17.6088840</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U162" t="inlineStr" s="0">
         <is>
-          <t>-42.0804499</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V162" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W162" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X162" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y162" t="inlineStr" s="0">
         <is>
-          <t>362</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="Z162" t="inlineStr" s="0">
         <is>
-          <t>362</t>
+          <t>2015</t>
         </is>
       </c>
     </row>
     <row r="163" ht="24" customHeight="1">
       <c r="A163" t="inlineStr" s="0">
         <is>
-          <t>83</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B163" t="inlineStr" s="0">
         <is>
-          <t>Setubinha</t>
+          <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C163" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D163" t="inlineStr" s="0">
         <is>
-          <t>1040</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E163" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL SOTURNO DA MATA</t>
+          <t>CEMIG</t>
         </is>
       </c>
       <c r="F163" t="inlineStr" s="0">
         <is>
-          <t>CORREGO DE SOTURNO DA MATA</t>
+          <t>PRAÇA GERMÂNICA</t>
         </is>
       </c>
       <c r="G163" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DE SOTURNO DA MATA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H163" t="inlineStr" s="0">
         <is>
-          <t>39688000</t>
+          <t>39800129</t>
         </is>
       </c>
       <c r="I163" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K163" t="inlineStr" s="0">
         <is>
-          <t>232 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L163" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/232 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M163" t="inlineStr" s="0">
         <is>
-          <t>19.232.3</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N163" t="inlineStr" s="0">
         <is>
-          <t>19.232.3.3</t>
+          <t>19.47.1.1</t>
         </is>
       </c>
       <c r="O163" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P163" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr" s="0">
         <is>
-          <t>1128</t>
+          <t>1837</t>
         </is>
       </c>
       <c r="R163" t="inlineStr" s="0">
         <is>
-          <t>-17.6813604</t>
+          <t>-17.8592333</t>
         </is>
       </c>
       <c r="S163" t="inlineStr" s="0">
         <is>
-          <t>-42.0342016</t>
+          <t>-41.5088943</t>
         </is>
       </c>
       <c r="T163" t="inlineStr" s="0">
         <is>
-          <t>-17.6813604</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="U163" t="inlineStr" s="0">
         <is>
-          <t>-42.0342016</t>
+          <t>-1.0000000</t>
         </is>
       </c>
       <c r="V163" t="inlineStr" s="0">
         <is>
-          <t>TSE</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W163" t="inlineStr" s="0">
         <is>
-          <t>Original (TSE)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X163" t="inlineStr" s="0">
         <is>
-          <t>Sim</t>
+          <t>Nao verificado</t>
         </is>
       </c>
       <c r="Y163" t="inlineStr" s="0">
         <is>
-          <t>472</t>
+          <t/>
         </is>
       </c>
       <c r="Z163" t="inlineStr" s="0">
         <is>
-          <t>472</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="164" ht="24" customHeight="1">
       <c r="A164" t="inlineStr" s="0">
         <is>
-          <t>106</t>
+          <t>56</t>
         </is>
       </c>
       <c r="B164" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C164" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D164" t="inlineStr" s="0">
         <is>
-          <t>1147</t>
+          <t>1325</t>
         </is>
       </c>
       <c r="E164" t="inlineStr" s="0">
         <is>
-          <t>37ª SUPERINTENDÊNCIA REGIONAL DE ENSINO</t>
+          <t>CENTRO COMUNITARIO MARTIN LUTHER</t>
         </is>
       </c>
       <c r="F164" t="inlineStr" s="0">
         <is>
-          <t>RUA MOHAMED CHAIM LAUAR, 10</t>
+          <t>RUA CAPITAO LEONARDO, 217</t>
         </is>
       </c>
       <c r="G164" t="inlineStr" s="0">
         <is>
-          <t>DOUTOR LAERTE LAENDER</t>
+          <t>GRÃO PARÁ</t>
         </is>
       </c>
       <c r="H164" t="inlineStr" s="0">
         <is>
-          <t>39803173</t>
+          <t>39800144</t>
         </is>
       </c>
       <c r="I164" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K164" t="inlineStr" s="0">
         <is>
           <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L164" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M164" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N164" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.3</t>
+          <t>19.47.2.1</t>
         </is>
       </c>
       <c r="O164" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P164" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q164" t="inlineStr" s="0">
         <is>
-          <t>1159</t>
+          <t>508</t>
         </is>
       </c>
       <c r="R164" t="inlineStr" s="0">
         <is>
-          <t>-17.8783692</t>
+          <t>-17.8576411</t>
         </is>
       </c>
       <c r="S164" t="inlineStr" s="0">
         <is>
-          <t>-41.5075713</t>
+          <t>-41.5081643</t>
         </is>
       </c>
       <c r="T164" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U164" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V164" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W164" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X164" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y164" t="inlineStr" s="0">
         <is>
-          <t>182</t>
+          <t>341</t>
         </is>
       </c>
       <c r="Z164" t="inlineStr" s="0">
         <is>
-          <t>182</t>
+          <t>341</t>
         </is>
       </c>
     </row>
     <row r="165" ht="24" customHeight="1">
       <c r="A165" t="inlineStr" s="0">
         <is>
-          <t>161</t>
+          <t>185</t>
         </is>
       </c>
       <c r="B165" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C165" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D165" t="inlineStr" s="0">
         <is>
-          <t>1988</t>
+          <t>1821</t>
         </is>
       </c>
       <c r="E165" t="inlineStr" s="0">
         <is>
-          <t>ALDEIA ESCOLA FLORESTA</t>
+          <t>COLÉGIO TIRADENTES (TEÓFILO OTONI)</t>
         </is>
       </c>
       <c r="F165" t="inlineStr" s="0">
         <is>
-          <t>ITAMUNHEQUE, S/N</t>
+          <t>RUA VEREADOR MARCOS ANANIAS, 185</t>
         </is>
       </c>
       <c r="G165" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>JARDIM IRACEMA</t>
         </is>
       </c>
       <c r="H165" t="inlineStr" s="0">
         <is>
-          <t>39800001</t>
+          <t>39801126</t>
         </is>
       </c>
       <c r="I165" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K165" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L165" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M165" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N165" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2.1</t>
         </is>
       </c>
       <c r="O165" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P165" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr" s="0">
         <is>
-          <t>151</t>
+          <t>865</t>
         </is>
       </c>
       <c r="R165" t="inlineStr" s="0">
         <is>
-          <t>-17.9580209</t>
+          <t>-17.8540105</t>
         </is>
       </c>
       <c r="S165" t="inlineStr" s="0">
         <is>
-          <t>-41.4270401</t>
+          <t>-41.5028684</t>
         </is>
       </c>
       <c r="T165" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U165" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V165" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W165" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X165" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y165" t="inlineStr" s="0">
         <is>
-          <t>250</t>
+          <t>335</t>
         </is>
       </c>
       <c r="Z165" t="inlineStr" s="0">
         <is>
-          <t>250</t>
+          <t>335</t>
         </is>
       </c>
     </row>
     <row r="166" ht="24" customHeight="1">
       <c r="A166" t="inlineStr" s="0">
         <is>
-          <t>24</t>
+          <t>88</t>
         </is>
       </c>
       <c r="B166" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C166" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D166" t="inlineStr" s="0">
         <is>
-          <t>1120</t>
+          <t>1597</t>
         </is>
       </c>
       <c r="E166" t="inlineStr" s="0">
         <is>
-          <t>CASA DA JUVENTUDE</t>
+          <t>E.M. JOÃO PEREIRA DOS SANTOS (E.M. MANOEL FRANCISCO AMARAL)</t>
         </is>
       </c>
       <c r="F166" t="inlineStr" s="0">
         <is>
-          <t>RUA FREI GONZAGA, 32</t>
+          <t>CÓRREGO DA FUMAÇA - CIRCULAR DA LIMEIRA</t>
         </is>
       </c>
       <c r="G166" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>FUMAÇA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr" s="0">
         <is>
-          <t>39800007</t>
+          <t>39804000</t>
         </is>
       </c>
       <c r="I166" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K166" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L166" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M166" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t/>
         </is>
       </c>
       <c r="N166" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.1</t>
+          <t/>
         </is>
       </c>
       <c r="O166" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P166" t="inlineStr" s="0">
         <is>
-          <t>10</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr" s="0">
         <is>
-          <t>1985</t>
+          <t>212</t>
         </is>
       </c>
       <c r="R166" t="inlineStr" s="0">
         <is>
-          <t>-17.8636333</t>
+          <t>-17.6011272</t>
         </is>
       </c>
       <c r="S166" t="inlineStr" s="0">
         <is>
-          <t>-41.5066208</t>
+          <t>-41.2747219</t>
         </is>
       </c>
       <c r="T166" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U166" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V166" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W166" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X166" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y166" t="inlineStr" s="0">
         <is>
-          <t>2015</t>
+          <t>188</t>
         </is>
       </c>
       <c r="Z166" t="inlineStr" s="0">
         <is>
-          <t>2015</t>
+          <t>188</t>
         </is>
       </c>
     </row>
     <row r="167" ht="24" customHeight="1">
       <c r="A167" t="inlineStr" s="0">
         <is>
-          <t>41</t>
+          <t>177</t>
         </is>
       </c>
       <c r="B167" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C167" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D167" t="inlineStr" s="0">
         <is>
-          <t>1023</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="E167" t="inlineStr" s="0">
         <is>
-          <t>CEMIG</t>
+          <t>ESCOLA  ESTADUAL DA LIBERDADE</t>
         </is>
       </c>
       <c r="F167" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA GERMÂNICA</t>
+          <t>BR, KM 291</t>
         </is>
       </c>
       <c r="G167" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>LAJINHA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr" s="0">
         <is>
-          <t>39800129</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I167" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K167" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L167" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M167" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t/>
         </is>
       </c>
       <c r="N167" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.1</t>
+          <t/>
         </is>
       </c>
       <c r="O167" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P167" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr" s="0">
         <is>
-          <t>1837</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="R167" t="inlineStr" s="0">
         <is>
-          <t>-17.8592333</t>
+          <t>-17.9619867</t>
         </is>
       </c>
       <c r="S167" t="inlineStr" s="0">
         <is>
-          <t>-41.5088943</t>
+          <t>-41.5376874</t>
         </is>
       </c>
       <c r="T167" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U167" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V167" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W167" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X167" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y167" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>116</t>
         </is>
       </c>
       <c r="Z167" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>116</t>
         </is>
       </c>
     </row>
     <row r="168" ht="24" customHeight="1">
       <c r="A168" t="inlineStr" s="0">
         <is>
-          <t>56</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B168" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C168" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D168" t="inlineStr" s="0">
         <is>
-          <t>1325</t>
+          <t>1694</t>
         </is>
       </c>
       <c r="E168" t="inlineStr" s="0">
         <is>
-          <t>CENTRO COMUNITARIO MARTIN LUTHER</t>
+          <t>ESCOLA ESTADUAL ALBERTO BARREIROS</t>
         </is>
       </c>
       <c r="F168" t="inlineStr" s="0">
         <is>
-          <t>RUA CAPITAO LEONARDO, 217</t>
+          <t>RUA ALBERTO BARREIROS, 290</t>
         </is>
       </c>
       <c r="G168" t="inlineStr" s="0">
         <is>
-          <t>GRÃO PARÁ</t>
+          <t>VILA BARREIROS</t>
         </is>
       </c>
       <c r="H168" t="inlineStr" s="0">
         <is>
-          <t>39800144</t>
+          <t>39803330</t>
         </is>
       </c>
       <c r="I168" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K168" t="inlineStr" s="0">
         <is>
           <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L168" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>3 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M168" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t>19.47.3</t>
         </is>
       </c>
       <c r="N168" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.1</t>
+          <t>19.47.3.3</t>
         </is>
       </c>
       <c r="O168" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P168" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr" s="0">
         <is>
-          <t>508</t>
+          <t>4401</t>
         </is>
       </c>
       <c r="R168" t="inlineStr" s="0">
         <is>
-          <t>-17.8576411</t>
+          <t>-17.8926294</t>
         </is>
       </c>
       <c r="S168" t="inlineStr" s="0">
         <is>
-          <t>-41.5081643</t>
+          <t>-41.5048165</t>
         </is>
       </c>
       <c r="T168" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U168" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V168" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W168" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X168" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y168" t="inlineStr" s="0">
         <is>
-          <t>341</t>
+          <t>413</t>
         </is>
       </c>
       <c r="Z168" t="inlineStr" s="0">
         <is>
-          <t>341</t>
+          <t>413</t>
         </is>
       </c>
     </row>
     <row r="169" ht="24" customHeight="1">
       <c r="A169" t="inlineStr" s="0">
         <is>
-          <t>185</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B169" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C169" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D169" t="inlineStr" s="0">
         <is>
-          <t>1821</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="E169" t="inlineStr" s="0">
         <is>
-          <t>COLÉGIO TIRADENTES (TEÓFILO OTONI)</t>
+          <t>ESCOLA ESTADUAL ALFREDO SÁ</t>
         </is>
       </c>
       <c r="F169" t="inlineStr" s="0">
         <is>
-          <t>RUA VEREADOR MARCOS ANANIAS, 185</t>
+          <t>AV. LUIZ BOALI, 650</t>
         </is>
       </c>
       <c r="G169" t="inlineStr" s="0">
         <is>
-          <t>JARDIM IRACEMA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H169" t="inlineStr" s="0">
         <is>
-          <t>39801126</t>
+          <t>39802000</t>
         </is>
       </c>
       <c r="I169" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K169" t="inlineStr" s="0">
         <is>
           <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L169" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M169" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N169" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.1</t>
+          <t>19.47.1.1</t>
         </is>
       </c>
       <c r="O169" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P169" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr" s="0">
         <is>
-          <t>865</t>
+          <t>5840</t>
         </is>
       </c>
       <c r="R169" t="inlineStr" s="0">
         <is>
-          <t>-17.8540105</t>
+          <t>-17.8678944</t>
         </is>
       </c>
       <c r="S169" t="inlineStr" s="0">
         <is>
-          <t>-41.5028684</t>
+          <t>-41.5064985</t>
         </is>
       </c>
       <c r="T169" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U169" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V169" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W169" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X169" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y169" t="inlineStr" s="0">
         <is>
-          <t>335</t>
+          <t>1353</t>
         </is>
       </c>
       <c r="Z169" t="inlineStr" s="0">
         <is>
-          <t>335</t>
+          <t>1355</t>
         </is>
       </c>
     </row>
     <row r="170" ht="24" customHeight="1">
       <c r="A170" t="inlineStr" s="0">
         <is>
-          <t>88</t>
+          <t>139</t>
         </is>
       </c>
       <c r="B170" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C170" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D170" t="inlineStr" s="0">
         <is>
-          <t>1597</t>
+          <t>1732</t>
         </is>
       </c>
       <c r="E170" t="inlineStr" s="0">
         <is>
-          <t>E.M. JOÃO PEREIRA DOS SANTOS (E.M. MANOEL FRANCISCO AMARAL)</t>
+          <t>ESCOLA ESTADUAL ALTINO BARBOSA</t>
         </is>
       </c>
       <c r="F170" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO DA FUMAÇA - CIRCULAR DA LIMEIRA</t>
+          <t>RUA PADRE EUSTÁQUIO, 213</t>
         </is>
       </c>
       <c r="G170" t="inlineStr" s="0">
         <is>
-          <t>FUMAÇA</t>
+          <t>ALTINO BARBOSA</t>
         </is>
       </c>
       <c r="H170" t="inlineStr" s="0">
         <is>
-          <t>39804000</t>
+          <t>39800052</t>
         </is>
       </c>
       <c r="I170" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K170" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L170" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M170" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N170" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2.2</t>
         </is>
       </c>
       <c r="O170" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P170" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr" s="0">
         <is>
-          <t>212</t>
+          <t>986</t>
         </is>
       </c>
       <c r="R170" t="inlineStr" s="0">
         <is>
-          <t>-17.6011272</t>
+          <t>-17.8610605</t>
         </is>
       </c>
       <c r="S170" t="inlineStr" s="0">
         <is>
-          <t>-41.2747219</t>
+          <t>-41.5038903</t>
         </is>
       </c>
       <c r="T170" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U170" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V170" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W170" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X170" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y170" t="inlineStr" s="0">
         <is>
-          <t>188</t>
+          <t>216</t>
         </is>
       </c>
       <c r="Z170" t="inlineStr" s="0">
         <is>
-          <t>188</t>
+          <t>216</t>
         </is>
       </c>
     </row>
     <row r="171" ht="24" customHeight="1">
       <c r="A171" t="inlineStr" s="0">
         <is>
-          <t>177</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B171" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C171" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D171" t="inlineStr" s="0">
         <is>
-          <t>1210</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E171" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA  ESTADUAL DA LIBERDADE</t>
+          <t>ESCOLA ESTADUAL ARTUR BERNARDES</t>
         </is>
       </c>
       <c r="F171" t="inlineStr" s="0">
         <is>
-          <t>BR, KM 291</t>
+          <t>RUA DA MATRIZ, 140</t>
         </is>
       </c>
       <c r="G171" t="inlineStr" s="0">
         <is>
-          <t>LAJINHA</t>
+          <t>DISTRITO DE TOPÁZIO</t>
         </is>
       </c>
       <c r="H171" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39804000</t>
         </is>
       </c>
       <c r="I171" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K171" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L171" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M171" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N171" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.3.1</t>
         </is>
       </c>
       <c r="O171" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P171" t="inlineStr" s="0">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr" s="0">
         <is>
-          <t>1488</t>
+          <t>2038</t>
         </is>
       </c>
       <c r="R171" t="inlineStr" s="0">
         <is>
-          <t>-17.9619867</t>
+          <t>-17.6458090</t>
         </is>
       </c>
       <c r="S171" t="inlineStr" s="0">
         <is>
-          <t>-41.5376874</t>
+          <t>-41.3842364</t>
         </is>
       </c>
       <c r="T171" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U171" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V171" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W171" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X171" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y171" t="inlineStr" s="0">
         <is>
-          <t>116</t>
+          <t>362</t>
         </is>
       </c>
       <c r="Z171" t="inlineStr" s="0">
         <is>
-          <t>116</t>
+          <t>362</t>
         </is>
       </c>
     </row>
     <row r="172" ht="24" customHeight="1">
       <c r="A172" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>174</t>
         </is>
       </c>
       <c r="B172" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C172" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D172" t="inlineStr" s="0">
         <is>
-          <t>1694</t>
+          <t>1600</t>
         </is>
       </c>
       <c r="E172" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL ALBERTO BARREIROS</t>
+          <t>ESCOLA ESTADUAL BARRA DO CEDRO</t>
         </is>
       </c>
       <c r="F172" t="inlineStr" s="0">
         <is>
-          <t>RUA ALBERTO BARREIROS, 290</t>
+          <t>BARRA DO CEDRO</t>
         </is>
       </c>
       <c r="G172" t="inlineStr" s="0">
         <is>
-          <t>VILA BARREIROS</t>
+          <t>BARRA DO CEDRO</t>
         </is>
       </c>
       <c r="H172" t="inlineStr" s="0">
         <is>
-          <t>39803330</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I172" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K172" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L172" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M172" t="inlineStr" s="0">
         <is>
-          <t>19.47.3</t>
+          <t/>
         </is>
       </c>
       <c r="N172" t="inlineStr" s="0">
         <is>
-          <t>19.47.3.3</t>
+          <t/>
         </is>
       </c>
       <c r="O172" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P172" t="inlineStr" s="0">
         <is>
-          <t>12</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr" s="0">
         <is>
-          <t>4401</t>
+          <t>728</t>
         </is>
       </c>
       <c r="R172" t="inlineStr" s="0">
         <is>
-          <t>-17.8926294</t>
+          <t>-17.9578411</t>
         </is>
       </c>
       <c r="S172" t="inlineStr" s="0">
         <is>
-          <t>-41.5048165</t>
+          <t>-41.4916674</t>
         </is>
       </c>
       <c r="T172" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U172" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V172" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W172" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X172" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y172" t="inlineStr" s="0">
         <is>
-          <t>413</t>
+          <t>72</t>
         </is>
       </c>
       <c r="Z172" t="inlineStr" s="0">
         <is>
-          <t>413</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="173" ht="24" customHeight="1">
       <c r="A173" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>50</t>
         </is>
       </c>
       <c r="B173" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C173" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D173" t="inlineStr" s="0">
         <is>
-          <t>1163</t>
+          <t>1708</t>
         </is>
       </c>
       <c r="E173" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL ALFREDO SÁ</t>
+          <t>ESCOLA ESTADUAL CABECEIRA DE SÃO PEDRO</t>
         </is>
       </c>
       <c r="F173" t="inlineStr" s="0">
         <is>
-          <t>AV. LUIZ BOALI, 650</t>
+          <t>CABECEIRA DE SÃO PEDRO</t>
         </is>
       </c>
       <c r="G173" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>CABECEIRA DE SÃO PEDRO</t>
         </is>
       </c>
       <c r="H173" t="inlineStr" s="0">
         <is>
-          <t>39802000</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I173" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K173" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L173" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M173" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t/>
         </is>
       </c>
       <c r="N173" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.1</t>
+          <t/>
         </is>
       </c>
       <c r="O173" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P173" t="inlineStr" s="0">
         <is>
-          <t>18</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q173" t="inlineStr" s="0">
         <is>
-          <t>5840</t>
+          <t>513</t>
         </is>
       </c>
       <c r="R173" t="inlineStr" s="0">
         <is>
-          <t>-17.8678944</t>
+          <t>-17.8349208</t>
         </is>
       </c>
       <c r="S173" t="inlineStr" s="0">
         <is>
-          <t>-41.5064985</t>
+          <t>-41.6007575</t>
         </is>
       </c>
       <c r="T173" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U173" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V173" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W173" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X173" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y173" t="inlineStr" s="0">
         <is>
-          <t>1353</t>
+          <t>287</t>
         </is>
       </c>
       <c r="Z173" t="inlineStr" s="0">
         <is>
-          <t>1355</t>
+          <t>287</t>
         </is>
       </c>
     </row>
     <row r="174" ht="24" customHeight="1">
       <c r="A174" t="inlineStr" s="0">
         <is>
-          <t>139</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B174" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C174" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D174" t="inlineStr" s="0">
         <is>
-          <t>1732</t>
+          <t>1198</t>
         </is>
       </c>
       <c r="E174" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL ALTINO BARBOSA</t>
+          <t>ESCOLA ESTADUAL CLOTILDE ONOFRE DE CAMPOS</t>
         </is>
       </c>
       <c r="F174" t="inlineStr" s="0">
         <is>
-          <t>RUA PADRE EUSTÁQUIO, 213</t>
+          <t>RUA FRANCISCO SÁ,  38</t>
         </is>
       </c>
       <c r="G174" t="inlineStr" s="0">
         <is>
-          <t>ALTINO BARBOSA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H174" t="inlineStr" s="0">
         <is>
-          <t>39800052</t>
+          <t>39800127</t>
         </is>
       </c>
       <c r="I174" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K174" t="inlineStr" s="0">
         <is>
           <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L174" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M174" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N174" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.2</t>
+          <t>19.47.1.1</t>
         </is>
       </c>
       <c r="O174" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P174" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr" s="0">
         <is>
-          <t>986</t>
+          <t>3674</t>
         </is>
       </c>
       <c r="R174" t="inlineStr" s="0">
         <is>
-          <t>-17.8610605</t>
+          <t>-17.8594536</t>
         </is>
       </c>
       <c r="S174" t="inlineStr" s="0">
         <is>
-          <t>-41.5038903</t>
+          <t>-41.5094830</t>
         </is>
       </c>
       <c r="T174" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U174" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V174" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W174" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X174" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y174" t="inlineStr" s="0">
         <is>
-          <t>216</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="Z174" t="inlineStr" s="0">
         <is>
-          <t>216</t>
+          <t>2327</t>
         </is>
       </c>
     </row>
     <row r="175" ht="24" customHeight="1">
       <c r="A175" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B175" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C175" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D175" t="inlineStr" s="0">
         <is>
-          <t>1473</t>
+          <t>1554</t>
         </is>
       </c>
       <c r="E175" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL ARTUR BERNARDES</t>
+          <t>ESCOLA ESTADUAL DE MUCURI</t>
         </is>
       </c>
       <c r="F175" t="inlineStr" s="0">
         <is>
-          <t>RUA DA MATRIZ, 140</t>
+          <t>RUA UM , 283</t>
         </is>
       </c>
       <c r="G175" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE TOPÁZIO</t>
+          <t>DISTRITO DE MUCURI</t>
         </is>
       </c>
       <c r="H175" t="inlineStr" s="0">
         <is>
-          <t>39804000</t>
+          <t>39805000</t>
         </is>
       </c>
       <c r="I175" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K175" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L175" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M175" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.42.2</t>
         </is>
       </c>
       <c r="N175" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.1</t>
+          <t>19.42.2.3</t>
         </is>
       </c>
       <c r="O175" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P175" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr" s="0">
         <is>
-          <t>2038</t>
+          <t>2615</t>
         </is>
       </c>
       <c r="R175" t="inlineStr" s="0">
         <is>
-          <t>-17.6458090</t>
+          <t>-17.8480683</t>
         </is>
       </c>
       <c r="S175" t="inlineStr" s="0">
         <is>
-          <t>-41.3842364</t>
+          <t>-41.4880978</t>
         </is>
       </c>
       <c r="T175" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U175" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V175" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W175" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X175" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y175" t="inlineStr" s="0">
         <is>
-          <t>362</t>
+          <t>1786</t>
         </is>
       </c>
       <c r="Z175" t="inlineStr" s="0">
         <is>
-          <t>362</t>
+          <t>1786</t>
         </is>
       </c>
     </row>
     <row r="176" ht="24" customHeight="1">
       <c r="A176" t="inlineStr" s="0">
         <is>
-          <t>174</t>
+          <t>51</t>
         </is>
       </c>
       <c r="B176" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C176" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D176" t="inlineStr" s="0">
         <is>
-          <t>1600</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="E176" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL BARRA DO CEDRO</t>
+          <t>ESCOLA ESTADUAL DE PEDRO VERSIANI</t>
         </is>
       </c>
       <c r="F176" t="inlineStr" s="0">
         <is>
-          <t>BARRA DO CEDRO</t>
+          <t>RUA DOMINGOS DE CASTRO, 50</t>
         </is>
       </c>
       <c r="G176" t="inlineStr" s="0">
         <is>
-          <t>BARRA DO CEDRO</t>
+          <t>DISTRITO DE PEDRO VERSIANI</t>
         </is>
       </c>
       <c r="H176" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39801000</t>
         </is>
       </c>
       <c r="I176" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K176" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L176" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M176" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="O176" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P176" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr" s="0">
         <is>
-          <t>728</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="R176" t="inlineStr" s="0">
         <is>
-          <t>-17.9578411</t>
+          <t>-17.8551454</t>
         </is>
       </c>
       <c r="S176" t="inlineStr" s="0">
         <is>
-          <t>-41.4916674</t>
+          <t>-41.5043035</t>
         </is>
       </c>
       <c r="T176" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U176" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V176" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W176" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X176" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y176" t="inlineStr" s="0">
         <is>
-          <t>72</t>
+          <t>527</t>
         </is>
       </c>
       <c r="Z176" t="inlineStr" s="0">
         <is>
-          <t>72</t>
+          <t>527</t>
         </is>
       </c>
     </row>
     <row r="177" ht="24" customHeight="1">
       <c r="A177" t="inlineStr" s="0">
         <is>
-          <t>50</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B177" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C177" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D177" t="inlineStr" s="0">
         <is>
-          <t>1708</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E177" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CABECEIRA DE SÃO PEDRO</t>
+          <t>ESCOLA ESTADUAL DEPUTADO GERALDO LANDI</t>
         </is>
       </c>
       <c r="F177" t="inlineStr" s="0">
         <is>
-          <t>CABECEIRA DE SÃO PEDRO</t>
+          <t>RUA VISCONDE DO RIO BRANCO, 1231</t>
         </is>
       </c>
       <c r="G177" t="inlineStr" s="0">
         <is>
-          <t>CABECEIRA DE SÃO PEDRO</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H177" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39800118</t>
         </is>
       </c>
       <c r="I177" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K177" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L177" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M177" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N177" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.1.2</t>
         </is>
       </c>
       <c r="O177" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P177" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr" s="0">
         <is>
-          <t>513</t>
+          <t>2472</t>
         </is>
       </c>
       <c r="R177" t="inlineStr" s="0">
         <is>
-          <t>-17.8349208</t>
+          <t>-17.8615309</t>
         </is>
       </c>
       <c r="S177" t="inlineStr" s="0">
         <is>
-          <t>-41.6007575</t>
+          <t>-41.5142773</t>
         </is>
       </c>
       <c r="T177" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U177" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V177" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W177" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X177" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y177" t="inlineStr" s="0">
         <is>
-          <t>287</t>
+          <t>728</t>
         </is>
       </c>
       <c r="Z177" t="inlineStr" s="0">
         <is>
-          <t>287</t>
+          <t>728</t>
         </is>
       </c>
     </row>
     <row r="178" ht="24" customHeight="1">
       <c r="A178" t="inlineStr" s="0">
         <is>
-          <t>46</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B178" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C178" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D178" t="inlineStr" s="0">
         <is>
-          <t>1198</t>
+          <t>1848</t>
         </is>
       </c>
       <c r="E178" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL CLOTILDE ONOFRE DE CAMPOS</t>
+          <t>ESCOLA ESTADUAL DR. ANTÔNIO JACINTO PIMENTA</t>
         </is>
       </c>
       <c r="F178" t="inlineStr" s="0">
         <is>
-          <t>RUA FRANCISCO SÁ,  38</t>
+          <t>RUA TOPÁZIO, 21</t>
         </is>
       </c>
       <c r="G178" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>JARDIM DAS ACÁCIAS</t>
         </is>
       </c>
       <c r="H178" t="inlineStr" s="0">
         <is>
-          <t>39800127</t>
+          <t>39804012</t>
         </is>
       </c>
       <c r="I178" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K178" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L178" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>1 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M178" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t>19.42.1</t>
         </is>
       </c>
       <c r="N178" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.1</t>
+          <t>19.42.1.3</t>
         </is>
       </c>
       <c r="O178" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P178" t="inlineStr" s="0">
         <is>
-          <t>15</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr" s="0">
         <is>
-          <t>3674</t>
+          <t>2092</t>
         </is>
       </c>
       <c r="R178" t="inlineStr" s="0">
         <is>
-          <t>-17.8594536</t>
+          <t>-17.8672206</t>
         </is>
       </c>
       <c r="S178" t="inlineStr" s="0">
         <is>
-          <t>-41.5094830</t>
+          <t>-41.5218718</t>
         </is>
       </c>
       <c r="T178" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U178" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V178" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W178" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X178" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y178" t="inlineStr" s="0">
         <is>
-          <t>2327</t>
+          <t>307</t>
         </is>
       </c>
       <c r="Z178" t="inlineStr" s="0">
         <is>
-          <t>2327</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="179" ht="24" customHeight="1">
       <c r="A179" t="inlineStr" s="0">
         <is>
-          <t>34</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C179" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D179" t="inlineStr" s="0">
         <is>
-          <t>1554</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="E179" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE MUCURI</t>
+          <t>ESCOLA ESTADUAL DR. MANOEL ESTEVES</t>
         </is>
       </c>
       <c r="F179" t="inlineStr" s="0">
         <is>
-          <t>RUA UM , 283</t>
+          <t>RUA BERNARDINO FERNANDES, 01</t>
         </is>
       </c>
       <c r="G179" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE MUCURI</t>
+          <t>MARAJOARA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr" s="0">
         <is>
-          <t>39805000</t>
+          <t>39803143</t>
         </is>
       </c>
       <c r="I179" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K179" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L179" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/42 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M179" t="inlineStr" s="0">
         <is>
-          <t>19.42.2</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N179" t="inlineStr" s="0">
         <is>
-          <t>19.42.2.3</t>
+          <t>19.47.1.3</t>
         </is>
       </c>
       <c r="O179" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P179" t="inlineStr" s="0">
         <is>
-          <t>11</t>
+          <t>14</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr" s="0">
         <is>
-          <t>2615</t>
+          <t>3010</t>
         </is>
       </c>
       <c r="R179" t="inlineStr" s="0">
         <is>
-          <t>-17.8480683</t>
+          <t>-17.8714856</t>
         </is>
       </c>
       <c r="S179" t="inlineStr" s="0">
         <is>
-          <t>-41.4880978</t>
+          <t>-41.5091998</t>
         </is>
       </c>
       <c r="T179" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U179" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V179" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W179" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X179" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y179" t="inlineStr" s="0">
         <is>
-          <t>1786</t>
+          <t>1182</t>
         </is>
       </c>
       <c r="Z179" t="inlineStr" s="0">
         <is>
-          <t>1786</t>
+          <t>1182</t>
         </is>
       </c>
     </row>
     <row r="180" ht="24" customHeight="1">
       <c r="A180" t="inlineStr" s="0">
         <is>
-          <t>51</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B180" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C180" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D180" t="inlineStr" s="0">
         <is>
-          <t>1465</t>
+          <t>1392</t>
         </is>
       </c>
       <c r="E180" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DE PEDRO VERSIANI</t>
+          <t>ESCOLA ESTADUAL DR. WALDEMAR NEVES DA ROCHA</t>
         </is>
       </c>
       <c r="F180" t="inlineStr" s="0">
         <is>
-          <t>RUA DOMINGOS DE CASTRO, 50</t>
+          <t>RUA JOSÉ AUGUSTO FARIAS, 780 - VILA SÃO JOÃO</t>
         </is>
       </c>
       <c r="G180" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE PEDRO VERSIANI</t>
+          <t>VILA SÃO JOÃO</t>
         </is>
       </c>
       <c r="H180" t="inlineStr" s="0">
         <is>
-          <t>39801000</t>
+          <t>39802275</t>
         </is>
       </c>
       <c r="I180" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K180" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L180" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M180" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N180" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2.3</t>
         </is>
       </c>
       <c r="O180" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P180" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>12</t>
         </is>
       </c>
       <c r="Q180" t="inlineStr" s="0">
         <is>
-          <t>1481</t>
+          <t>4452</t>
         </is>
       </c>
       <c r="R180" t="inlineStr" s="0">
         <is>
-          <t>-17.8551454</t>
+          <t>-17.8718549</t>
         </is>
       </c>
       <c r="S180" t="inlineStr" s="0">
         <is>
-          <t>-41.5043035</t>
+          <t>-41.4879102</t>
         </is>
       </c>
       <c r="T180" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U180" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V180" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W180" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X180" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y180" t="inlineStr" s="0">
         <is>
-          <t>527</t>
+          <t>365</t>
         </is>
       </c>
       <c r="Z180" t="inlineStr" s="0">
         <is>
-          <t>527</t>
+          <t>365</t>
         </is>
       </c>
     </row>
     <row r="181" ht="24" customHeight="1">
       <c r="A181" t="inlineStr" s="0">
         <is>
-          <t>71</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B181" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C181" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D181" t="inlineStr" s="0">
         <is>
-          <t>1171</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="E181" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DEPUTADO GERALDO LANDI</t>
+          <t>ESCOLA ESTADUAL GLÓRIA PENCHEL</t>
         </is>
       </c>
       <c r="F181" t="inlineStr" s="0">
         <is>
-          <t>RUA VISCONDE DO RIO BRANCO, 1231</t>
+          <t>RUA CONCÓRDIA ,93</t>
         </is>
       </c>
       <c r="G181" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>FREI DIMAS</t>
         </is>
       </c>
       <c r="H181" t="inlineStr" s="0">
         <is>
-          <t>39800118</t>
+          <t>39804245</t>
         </is>
       </c>
       <c r="I181" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K181" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L181" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>1 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M181" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t>19.42.1</t>
         </is>
       </c>
       <c r="N181" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.2</t>
+          <t>19.42.1.2</t>
         </is>
       </c>
       <c r="O181" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P181" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q181" t="inlineStr" s="0">
         <is>
-          <t>2472</t>
+          <t>1715</t>
         </is>
       </c>
       <c r="R181" t="inlineStr" s="0">
         <is>
-          <t>-17.8615309</t>
+          <t>-17.8602729</t>
         </is>
       </c>
       <c r="S181" t="inlineStr" s="0">
         <is>
-          <t>-41.5142773</t>
+          <t>-41.5161201</t>
         </is>
       </c>
       <c r="T181" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U181" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V181" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W181" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X181" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y181" t="inlineStr" s="0">
         <is>
-          <t>728</t>
+          <t>288</t>
         </is>
       </c>
       <c r="Z181" t="inlineStr" s="0">
         <is>
-          <t>728</t>
+          <t>288</t>
         </is>
       </c>
     </row>
     <row r="182" ht="24" customHeight="1">
       <c r="A182" t="inlineStr" s="0">
         <is>
-          <t>105</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B182" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C182" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D182" t="inlineStr" s="0">
         <is>
-          <t>1848</t>
+          <t>1627</t>
         </is>
       </c>
       <c r="E182" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DR. ANTÔNIO JACINTO PIMENTA</t>
+          <t>ESCOLA ESTADUAL IONE LEWICK CUNHA MELO</t>
         </is>
       </c>
       <c r="F182" t="inlineStr" s="0">
         <is>
-          <t>RUA TOPÁZIO, 21</t>
+          <t>RUA HELMUTH NEUMANN, 500</t>
         </is>
       </c>
       <c r="G182" t="inlineStr" s="0">
         <is>
-          <t>JARDIM DAS ACÁCIAS</t>
+          <t>SÃO JACINTO</t>
         </is>
       </c>
       <c r="H182" t="inlineStr" s="0">
         <is>
-          <t>39804012</t>
+          <t>39801259</t>
         </is>
       </c>
       <c r="I182" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K182" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L182" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/42 CIA PM</t>
+          <t>2 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M182" t="inlineStr" s="0">
         <is>
-          <t>19.42.1</t>
+          <t>19.42.2</t>
         </is>
       </c>
       <c r="N182" t="inlineStr" s="0">
         <is>
-          <t>19.42.1.3</t>
+          <t>19.42.2.3</t>
         </is>
       </c>
       <c r="O182" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P182" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q182" t="inlineStr" s="0">
         <is>
-          <t>2092</t>
+          <t>5081</t>
         </is>
       </c>
       <c r="R182" t="inlineStr" s="0">
         <is>
-          <t>-17.8672206</t>
+          <t>-17.8523922</t>
         </is>
       </c>
       <c r="S182" t="inlineStr" s="0">
         <is>
-          <t>-41.5218718</t>
+          <t>-41.4889192</t>
         </is>
       </c>
       <c r="T182" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U182" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V182" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W182" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X182" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y182" t="inlineStr" s="0">
         <is>
-          <t>307</t>
+          <t>119</t>
         </is>
       </c>
       <c r="Z182" t="inlineStr" s="0">
         <is>
-          <t>307</t>
+          <t>119</t>
         </is>
       </c>
     </row>
     <row r="183" ht="24" customHeight="1">
       <c r="A183" t="inlineStr" s="0">
         <is>
-          <t>30</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B183" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C183" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D183" t="inlineStr" s="0">
         <is>
-          <t>1376</t>
+          <t>1856</t>
         </is>
       </c>
       <c r="E183" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DR. MANOEL ESTEVES</t>
+          <t>ESCOLA ESTADUAL IRMÃ ARCÂNGELA (E.E. BOM JESUS)</t>
         </is>
       </c>
       <c r="F183" t="inlineStr" s="0">
         <is>
-          <t>RUA BERNARDINO FERNANDES, 01</t>
+          <t>RUA SANTA ISABEL 60</t>
         </is>
       </c>
       <c r="G183" t="inlineStr" s="0">
         <is>
-          <t>MARAJOARA</t>
+          <t>MANOEL PIMENTA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr" s="0">
         <is>
-          <t>39803143</t>
+          <t>39802181</t>
         </is>
       </c>
       <c r="I183" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K183" t="inlineStr" s="0">
         <is>
           <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L183" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>3 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M183" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t>19.47.3</t>
         </is>
       </c>
       <c r="N183" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.3</t>
+          <t>19.47.3.1</t>
         </is>
       </c>
       <c r="O183" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P183" t="inlineStr" s="0">
         <is>
-          <t>14</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q183" t="inlineStr" s="0">
         <is>
-          <t>3010</t>
+          <t>2063</t>
         </is>
       </c>
       <c r="R183" t="inlineStr" s="0">
         <is>
-          <t>-17.8714856</t>
+          <t>-17.8730949</t>
         </is>
       </c>
       <c r="S183" t="inlineStr" s="0">
         <is>
-          <t>-41.5091998</t>
+          <t>-41.5018028</t>
         </is>
       </c>
       <c r="T183" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U183" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V183" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W183" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X183" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y183" t="inlineStr" s="0">
         <is>
-          <t>1182</t>
+          <t>337</t>
         </is>
       </c>
       <c r="Z183" t="inlineStr" s="0">
         <is>
-          <t>1182</t>
+          <t>337</t>
         </is>
       </c>
     </row>
     <row r="184" ht="24" customHeight="1">
       <c r="A184" t="inlineStr" s="0">
         <is>
-          <t>43</t>
+          <t>96</t>
         </is>
       </c>
       <c r="B184" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C184" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D184" t="inlineStr" s="0">
         <is>
-          <t>1392</t>
+          <t>1538</t>
         </is>
       </c>
       <c r="E184" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL DR. WALDEMAR NEVES DA ROCHA</t>
+          <t>ESCOLA ESTADUAL JOSÉ EXPEDITO SOUZA CAMPOS</t>
         </is>
       </c>
       <c r="F184" t="inlineStr" s="0">
         <is>
-          <t>RUA JOSÉ AUGUSTO FARIAS, 780 - VILA SÃO JOÃO</t>
+          <t>RUA JOSE DE SOUZA CAMPOS, 567</t>
         </is>
       </c>
       <c r="G184" t="inlineStr" s="0">
         <is>
-          <t>VILA SÃO JOÃO</t>
+          <t>DISTRITO DE RIO PRETINHO</t>
         </is>
       </c>
       <c r="H184" t="inlineStr" s="0">
         <is>
-          <t>39802275</t>
+          <t>39808000</t>
         </is>
       </c>
       <c r="I184" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K184" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L184" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M184" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t/>
         </is>
       </c>
       <c r="N184" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.3</t>
+          <t/>
         </is>
       </c>
       <c r="O184" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P184" t="inlineStr" s="0">
         <is>
-          <t>12</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr" s="0">
         <is>
-          <t>4452</t>
+          <t>493</t>
         </is>
       </c>
       <c r="R184" t="inlineStr" s="0">
         <is>
-          <t>-17.8718549</t>
+          <t>-17.3544320</t>
         </is>
       </c>
       <c r="S184" t="inlineStr" s="0">
         <is>
-          <t>-41.4879102</t>
+          <t>-41.3528920</t>
         </is>
       </c>
       <c r="T184" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U184" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V184" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W184" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X184" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y184" t="inlineStr" s="0">
         <is>
-          <t>365</t>
+          <t>307</t>
         </is>
       </c>
       <c r="Z184" t="inlineStr" s="0">
         <is>
-          <t>365</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="185" ht="24" customHeight="1">
       <c r="A185" t="inlineStr" s="0">
         <is>
-          <t>19</t>
+          <t>124</t>
         </is>
       </c>
       <c r="B185" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C185" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D185" t="inlineStr" s="0">
         <is>
-          <t>1775</t>
+          <t>1635</t>
         </is>
       </c>
       <c r="E185" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL GLÓRIA PENCHEL</t>
+          <t>ESCOLA ESTADUAL MAGID LAUAR</t>
         </is>
       </c>
       <c r="F185" t="inlineStr" s="0">
         <is>
-          <t>RUA CONCÓRDIA ,93</t>
+          <t>BR 116  KM 232</t>
         </is>
       </c>
       <c r="G185" t="inlineStr" s="0">
         <is>
-          <t>FREI DIMAS</t>
+          <t>SERRA DO HONÓRIO</t>
         </is>
       </c>
       <c r="H185" t="inlineStr" s="0">
         <is>
-          <t>39804245</t>
+          <t>39805000</t>
         </is>
       </c>
       <c r="I185" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K185" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L185" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/42 CIA PM</t>
+          <t/>
         </is>
       </c>
       <c r="M185" t="inlineStr" s="0">
         <is>
-          <t>19.42.1</t>
+          <t/>
         </is>
       </c>
       <c r="N185" t="inlineStr" s="0">
         <is>
-          <t>19.42.1.2</t>
+          <t/>
         </is>
       </c>
       <c r="O185" t="inlineStr" s="0">
         <is>
-          <t>alta</t>
+          <t>baixa</t>
         </is>
       </c>
       <c r="P185" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr" s="0">
         <is>
-          <t>1715</t>
+          <t>325</t>
         </is>
       </c>
       <c r="R185" t="inlineStr" s="0">
         <is>
-          <t>-17.8602729</t>
+          <t>-17.4444350</t>
         </is>
       </c>
       <c r="S185" t="inlineStr" s="0">
         <is>
-          <t>-41.5161201</t>
+          <t>-41.5081250</t>
         </is>
       </c>
       <c r="T185" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U185" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V185" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W185" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X185" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y185" t="inlineStr" s="0">
         <is>
-          <t>288</t>
+          <t>75</t>
         </is>
       </c>
       <c r="Z185" t="inlineStr" s="0">
         <is>
-          <t>288</t>
+          <t>75</t>
         </is>
       </c>
     </row>
     <row r="186" ht="24" customHeight="1">
       <c r="A186" t="inlineStr" s="0">
         <is>
-          <t>59</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B186" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C186" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D186" t="inlineStr" s="0">
         <is>
-          <t>1627</t>
+          <t>1805</t>
         </is>
       </c>
       <c r="E186" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL IONE LEWICK CUNHA MELO</t>
+          <t>ESCOLA ESTADUAL NOSSA SENHORA DE FÁTIMA</t>
         </is>
       </c>
       <c r="F186" t="inlineStr" s="0">
         <is>
-          <t>RUA HELMUTH NEUMANN, 500</t>
+          <t>RUA JOÃO GENTILLINI FASCIANE, 100</t>
         </is>
       </c>
       <c r="G186" t="inlineStr" s="0">
         <is>
-          <t>SÃO JACINTO</t>
+          <t>FÁTIMA</t>
         </is>
       </c>
       <c r="H186" t="inlineStr" s="0">
         <is>
-          <t>39801259</t>
+          <t>39800202</t>
         </is>
       </c>
       <c r="I186" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K186" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L186" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M186" t="inlineStr" s="0">
         <is>
-          <t>19.42.2</t>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N186" t="inlineStr" s="0">
         <is>
-          <t>19.42.2.3</t>
+          <t>19.47.2.1</t>
         </is>
       </c>
       <c r="O186" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P186" t="inlineStr" s="0">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr" s="0">
         <is>
-          <t>5081</t>
+          <t>3473</t>
         </is>
       </c>
       <c r="R186" t="inlineStr" s="0">
         <is>
-          <t>-17.8523922</t>
+          <t>-17.8541064</t>
         </is>
       </c>
       <c r="S186" t="inlineStr" s="0">
         <is>
-          <t>-41.4889192</t>
+          <t>-41.5106144</t>
         </is>
       </c>
       <c r="T186" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U186" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V186" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W186" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X186" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y186" t="inlineStr" s="0">
         <is>
-          <t>119</t>
+          <t>528</t>
         </is>
       </c>
       <c r="Z186" t="inlineStr" s="0">
         <is>
-          <t>119</t>
+          <t>528</t>
         </is>
       </c>
     </row>
     <row r="187" ht="24" customHeight="1">
       <c r="A187" t="inlineStr" s="0">
         <is>
-          <t>66</t>
+          <t>93</t>
         </is>
       </c>
       <c r="B187" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C187" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D187" t="inlineStr" s="0">
         <is>
-          <t>1856</t>
+          <t>1813</t>
         </is>
       </c>
       <c r="E187" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL IRMÃ ARCÂNGELA (E.E. BOM JESUS)</t>
+          <t>ESCOLA ESTADUAL PASTOR HOLLERBACH</t>
         </is>
       </c>
       <c r="F187" t="inlineStr" s="0">
         <is>
-          <t>RUA SANTA ISABEL 60</t>
+          <t>RUA GUSTAVO LEONARDO 303</t>
         </is>
       </c>
       <c r="G187" t="inlineStr" s="0">
         <is>
-          <t>MANOEL PIMENTA</t>
+          <t>SÃO JACINTO</t>
         </is>
       </c>
       <c r="H187" t="inlineStr" s="0">
         <is>
-          <t>39802181</t>
+          <t>39801260</t>
         </is>
       </c>
       <c r="I187" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K187" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L187" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/47 CIA PM</t>
+          <t>2 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M187" t="inlineStr" s="0">
         <is>
-          <t>19.47.3</t>
+          <t>19.42.2</t>
         </is>
       </c>
       <c r="N187" t="inlineStr" s="0">
         <is>
-          <t>19.47.3.1</t>
+          <t>19.42.2.3</t>
         </is>
       </c>
       <c r="O187" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P187" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q187" t="inlineStr" s="0">
         <is>
-          <t>2063</t>
+          <t>2401</t>
         </is>
       </c>
       <c r="R187" t="inlineStr" s="0">
         <is>
-          <t>-17.8730949</t>
+          <t>-17.8498246</t>
         </is>
       </c>
       <c r="S187" t="inlineStr" s="0">
         <is>
-          <t>-41.5018028</t>
+          <t>-41.4903575</t>
         </is>
       </c>
       <c r="T187" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U187" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V187" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W187" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X187" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y187" t="inlineStr" s="0">
         <is>
-          <t>337</t>
+          <t>399</t>
         </is>
       </c>
       <c r="Z187" t="inlineStr" s="0">
         <is>
-          <t>337</t>
+          <t>399</t>
         </is>
       </c>
     </row>
     <row r="188" ht="24" customHeight="1">
       <c r="A188" t="inlineStr" s="0">
         <is>
-          <t>96</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B188" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C188" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D188" t="inlineStr" s="0">
         <is>
-          <t>1538</t>
+          <t>1686</t>
         </is>
       </c>
       <c r="E188" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL JOSÉ EXPEDITO SOUZA CAMPOS</t>
+          <t>ESCOLA ESTADUAL PATRÍCIO FERREIRA GOMES</t>
         </is>
       </c>
       <c r="F188" t="inlineStr" s="0">
         <is>
-          <t>RUA JOSE DE SOUZA CAMPOS, 567</t>
+          <t>MARTINHO APOLINÁRIO DE SOUZA ,150</t>
         </is>
       </c>
       <c r="G188" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE RIO PRETINHO</t>
+          <t>BELA VISTA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr" s="0">
         <is>
-          <t>39808000</t>
+          <t>39800285</t>
         </is>
       </c>
       <c r="I188" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K188" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L188" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M188" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.2</t>
         </is>
       </c>
       <c r="N188" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.2.1</t>
         </is>
       </c>
       <c r="O188" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P188" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q188" t="inlineStr" s="0">
         <is>
-          <t>493</t>
+          <t>4325</t>
         </is>
       </c>
       <c r="R188" t="inlineStr" s="0">
         <is>
-          <t>-17.3544320</t>
+          <t>-17.8413946</t>
         </is>
       </c>
       <c r="S188" t="inlineStr" s="0">
         <is>
-          <t>-41.3528920</t>
+          <t>-41.5111517</t>
         </is>
       </c>
       <c r="T188" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U188" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V188" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W188" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X188" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y188" t="inlineStr" s="0">
         <is>
-          <t>307</t>
+          <t>76</t>
         </is>
       </c>
       <c r="Z188" t="inlineStr" s="0">
         <is>
-          <t>307</t>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="189" ht="24" customHeight="1">
       <c r="A189" t="inlineStr" s="0">
         <is>
-          <t>124</t>
+          <t>116</t>
         </is>
       </c>
       <c r="B189" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C189" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D189" t="inlineStr" s="0">
         <is>
-          <t>1635</t>
+          <t>1830</t>
         </is>
       </c>
       <c r="E189" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL MAGID LAUAR</t>
+          <t>ESCOLA ESTADUAL PRESIDENTE TANCREDO NEVES</t>
         </is>
       </c>
       <c r="F189" t="inlineStr" s="0">
         <is>
-          <t>BR 116  KM 232</t>
+          <t>RUA CABO RAMIRO PEDRO FERREIRA, 100</t>
         </is>
       </c>
       <c r="G189" t="inlineStr" s="0">
         <is>
-          <t>SERRA DO HONÓRIO</t>
+          <t>VILA PROGRESSO</t>
         </is>
       </c>
       <c r="H189" t="inlineStr" s="0">
         <is>
-          <t>39805000</t>
+          <t>39803170</t>
         </is>
       </c>
       <c r="I189" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K189" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L189" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>3 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M189" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.3</t>
         </is>
       </c>
       <c r="N189" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.3.1</t>
         </is>
       </c>
       <c r="O189" t="inlineStr" s="0">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
       <c r="P189" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q189" t="inlineStr" s="0">
         <is>
-          <t>325</t>
+          <t>1733</t>
         </is>
       </c>
       <c r="R189" t="inlineStr" s="0">
         <is>
-          <t>-17.4444350</t>
+          <t>-17.8798310</t>
         </is>
       </c>
       <c r="S189" t="inlineStr" s="0">
         <is>
-          <t>-41.5081250</t>
+          <t>-41.5040410</t>
         </is>
       </c>
       <c r="T189" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U189" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V189" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W189" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X189" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y189" t="inlineStr" s="0">
         <is>
-          <t>75</t>
+          <t>267</t>
         </is>
       </c>
       <c r="Z189" t="inlineStr" s="0">
         <is>
-          <t>75</t>
+          <t>267</t>
         </is>
       </c>
     </row>
     <row r="190" ht="24" customHeight="1">
       <c r="A190" t="inlineStr" s="0">
         <is>
-          <t>64</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B190" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C190" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D190" t="inlineStr" s="0">
         <is>
-          <t>1805</t>
+          <t>1899</t>
         </is>
       </c>
       <c r="E190" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL NOSSA SENHORA DE FÁTIMA</t>
+          <t>ESCOLA ESTADUAL PROF. GERMANO AUGUSTO</t>
         </is>
       </c>
       <c r="F190" t="inlineStr" s="0">
         <is>
-          <t>RUA JOÃO GENTILLINI FASCIANE, 100</t>
+          <t>RUA ELOÍNO DE MATOS, 85</t>
         </is>
       </c>
       <c r="G190" t="inlineStr" s="0">
         <is>
-          <t>FÁTIMA</t>
+          <t>SÃO JACINTO</t>
         </is>
       </c>
       <c r="H190" t="inlineStr" s="0">
         <is>
-          <t>39800202</t>
+          <t>39801243</t>
         </is>
       </c>
       <c r="I190" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K190" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L190" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>2 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M190" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t>19.42.2</t>
         </is>
       </c>
       <c r="N190" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.1</t>
+          <t>19.42.2.3</t>
         </is>
       </c>
       <c r="O190" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P190" t="inlineStr" s="0">
         <is>
-          <t>10</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q190" t="inlineStr" s="0">
         <is>
-          <t>3473</t>
+          <t>2507</t>
         </is>
       </c>
       <c r="R190" t="inlineStr" s="0">
         <is>
-          <t>-17.8541064</t>
+          <t>-17.8571875</t>
         </is>
       </c>
       <c r="S190" t="inlineStr" s="0">
         <is>
-          <t>-41.5106144</t>
+          <t>-41.4834348</t>
         </is>
       </c>
       <c r="T190" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U190" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V190" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W190" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X190" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y190" t="inlineStr" s="0">
         <is>
-          <t>528</t>
+          <t>293</t>
         </is>
       </c>
       <c r="Z190" t="inlineStr" s="0">
         <is>
-          <t>528</t>
+          <t>293</t>
         </is>
       </c>
     </row>
     <row r="191" ht="24" customHeight="1">
       <c r="A191" t="inlineStr" s="0">
         <is>
-          <t>93</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B191" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C191" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D191" t="inlineStr" s="0">
         <is>
-          <t>1813</t>
+          <t>1368</t>
         </is>
       </c>
       <c r="E191" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PASTOR HOLLERBACH</t>
+          <t>ESCOLA ESTADUAL TRISTÃO DA CUNHA</t>
         </is>
       </c>
       <c r="F191" t="inlineStr" s="0">
         <is>
-          <t>RUA GUSTAVO LEONARDO 303</t>
+          <t>AV. LUIZ BOALI  PORTO SALMAN, 1495</t>
         </is>
       </c>
       <c r="G191" t="inlineStr" s="0">
         <is>
-          <t>SÃO JACINTO</t>
+          <t>IPIRANGA</t>
         </is>
       </c>
       <c r="H191" t="inlineStr" s="0">
         <is>
-          <t>39801260</t>
+          <t>39801000</t>
         </is>
       </c>
       <c r="I191" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K191" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L191" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M191" t="inlineStr" s="0">
         <is>
-          <t>19.42.2</t>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N191" t="inlineStr" s="0">
         <is>
-          <t>19.42.2.3</t>
+          <t>19.47.2.2</t>
         </is>
       </c>
       <c r="O191" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P191" t="inlineStr" s="0">
         <is>
-          <t>7</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q191" t="inlineStr" s="0">
         <is>
-          <t>2401</t>
+          <t>4912</t>
         </is>
       </c>
       <c r="R191" t="inlineStr" s="0">
         <is>
-          <t>-17.8498246</t>
+          <t>-17.8692902</t>
         </is>
       </c>
       <c r="S191" t="inlineStr" s="0">
         <is>
-          <t>-41.4903575</t>
+          <t>-41.5004787</t>
         </is>
       </c>
       <c r="T191" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U191" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V191" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W191" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X191" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y191" t="inlineStr" s="0">
         <is>
-          <t>399</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="Z191" t="inlineStr" s="0">
         <is>
-          <t>399</t>
+          <t>1089</t>
         </is>
       </c>
     </row>
     <row r="192" ht="24" customHeight="1">
       <c r="A192" t="inlineStr" s="0">
         <is>
-          <t>45</t>
+          <t>216</t>
         </is>
       </c>
       <c r="B192" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C192" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D192" t="inlineStr" s="0">
         <is>
-          <t>1686</t>
+          <t>1759</t>
         </is>
       </c>
       <c r="E192" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PATRÍCIO FERREIRA GOMES</t>
+          <t>ESCOLA MUNICIPAL ADVENTISTA DA LAJINHA (EMÍLIO SHAPPER - JAQUEIRA)</t>
         </is>
       </c>
       <c r="F192" t="inlineStr" s="0">
         <is>
-          <t>MARTINHO APOLINÁRIO DE SOUZA ,150</t>
+          <t>POVOADO DA JAQUEIRA</t>
         </is>
       </c>
       <c r="G192" t="inlineStr" s="0">
         <is>
-          <t>BELA VISTA</t>
+          <t>JAQUEIRA</t>
         </is>
       </c>
       <c r="H192" t="inlineStr" s="0">
         <is>
-          <t>39800285</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I192" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K192" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L192" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/42 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M192" t="inlineStr" s="0">
         <is>
-          <t>19.42.2</t>
+          <t/>
         </is>
       </c>
       <c r="N192" t="inlineStr" s="0">
         <is>
-          <t>19.42.2.1</t>
+          <t/>
         </is>
       </c>
       <c r="O192" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P192" t="inlineStr" s="0">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q192" t="inlineStr" s="0">
         <is>
-          <t>4325</t>
+          <t>206</t>
         </is>
       </c>
       <c r="R192" t="inlineStr" s="0">
         <is>
-          <t>-17.8413946</t>
+          <t>-17.9633647</t>
         </is>
       </c>
       <c r="S192" t="inlineStr" s="0">
         <is>
-          <t>-41.5111517</t>
+          <t>-41.5144649</t>
         </is>
       </c>
       <c r="T192" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U192" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V192" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W192" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X192" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y192" t="inlineStr" s="0">
         <is>
-          <t>76</t>
+          <t>194</t>
         </is>
       </c>
       <c r="Z192" t="inlineStr" s="0">
         <is>
-          <t>76</t>
+          <t>194</t>
         </is>
       </c>
     </row>
     <row r="193" ht="24" customHeight="1">
       <c r="A193" t="inlineStr" s="0">
         <is>
-          <t>116</t>
+          <t>212</t>
         </is>
       </c>
       <c r="B193" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C193" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D193" t="inlineStr" s="0">
         <is>
-          <t>1830</t>
+          <t>1643</t>
         </is>
       </c>
       <c r="E193" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PRESIDENTE TANCREDO NEVES</t>
+          <t>ESCOLA MUNICIPAL ALTINO VIEIRA DO AMARAL (E.E. ANTONIO F. CARDOSO)</t>
         </is>
       </c>
       <c r="F193" t="inlineStr" s="0">
         <is>
-          <t>RUA CABO RAMIRO PEDRO FERREIRA, 100</t>
+          <t>VOLTA BALA</t>
         </is>
       </c>
       <c r="G193" t="inlineStr" s="0">
         <is>
-          <t>VILA PROGRESSO</t>
+          <t>VOLTA BALA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr" s="0">
         <is>
-          <t>39803170</t>
+          <t>39803000</t>
         </is>
       </c>
       <c r="I193" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K193" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L193" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M193" t="inlineStr" s="0">
         <is>
-          <t>19.47.3</t>
+          <t/>
         </is>
       </c>
       <c r="N193" t="inlineStr" s="0">
         <is>
-          <t>19.47.3.1</t>
+          <t/>
         </is>
       </c>
       <c r="O193" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P193" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr" s="0">
         <is>
-          <t>1733</t>
+          <t>276</t>
         </is>
       </c>
       <c r="R193" t="inlineStr" s="0">
         <is>
-          <t>-17.8798310</t>
+          <t>-17.6828485</t>
         </is>
       </c>
       <c r="S193" t="inlineStr" s="0">
         <is>
-          <t>-41.5040410</t>
+          <t>-41.1870709</t>
         </is>
       </c>
       <c r="T193" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U193" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V193" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W193" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X193" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y193" t="inlineStr" s="0">
         <is>
-          <t>267</t>
+          <t>124</t>
         </is>
       </c>
       <c r="Z193" t="inlineStr" s="0">
         <is>
-          <t>267</t>
+          <t>124</t>
         </is>
       </c>
     </row>
     <row r="194" ht="24" customHeight="1">
       <c r="A194" t="inlineStr" s="0">
         <is>
-          <t>55</t>
+          <t>213</t>
         </is>
       </c>
       <c r="B194" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C194" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D194" t="inlineStr" s="0">
         <is>
-          <t>1899</t>
+          <t>1651</t>
         </is>
       </c>
       <c r="E194" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL PROF. GERMANO AUGUSTO</t>
+          <t>ESCOLA MUNICIPAL CECÍLIA ZIMERER KHOURY - ANEXO I (E.E. FEIXES)</t>
         </is>
       </c>
       <c r="F194" t="inlineStr" s="0">
         <is>
-          <t>RUA ELOÍNO DE MATOS, 85</t>
+          <t>CÓRREGO DOS FEIXES</t>
         </is>
       </c>
       <c r="G194" t="inlineStr" s="0">
         <is>
-          <t>SÃO JACINTO</t>
+          <t>TOPÁZIO</t>
         </is>
       </c>
       <c r="H194" t="inlineStr" s="0">
         <is>
-          <t>39801243</t>
+          <t>39804000</t>
         </is>
       </c>
       <c r="I194" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K194" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L194" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/42 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M194" t="inlineStr" s="0">
         <is>
-          <t>19.42.2</t>
+          <t/>
         </is>
       </c>
       <c r="N194" t="inlineStr" s="0">
         <is>
-          <t>19.42.2.3</t>
+          <t/>
         </is>
       </c>
       <c r="O194" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P194" t="inlineStr" s="0">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q194" t="inlineStr" s="0">
         <is>
-          <t>2507</t>
+          <t>197</t>
         </is>
       </c>
       <c r="R194" t="inlineStr" s="0">
         <is>
-          <t>-17.8571875</t>
+          <t>-17.5096846</t>
         </is>
       </c>
       <c r="S194" t="inlineStr" s="0">
         <is>
-          <t>-41.4834348</t>
+          <t>-41.3589457</t>
         </is>
       </c>
       <c r="T194" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U194" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V194" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W194" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X194" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y194" t="inlineStr" s="0">
         <is>
-          <t>293</t>
+          <t>203</t>
         </is>
       </c>
       <c r="Z194" t="inlineStr" s="0">
         <is>
-          <t>293</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="195" ht="24" customHeight="1">
       <c r="A195" t="inlineStr" s="0">
         <is>
-          <t>39</t>
+          <t>153</t>
         </is>
       </c>
       <c r="B195" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C195" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D195" t="inlineStr" s="0">
         <is>
-          <t>1368</t>
+          <t>1678</t>
         </is>
       </c>
       <c r="E195" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA ESTADUAL TRISTÃO DA CUNHA</t>
+          <t>ESCOLA MUNICIPAL CECÍLIA ZIMERER KHOURY - SEDE (IGREJA CATÓLICA)</t>
         </is>
       </c>
       <c r="F195" t="inlineStr" s="0">
         <is>
-          <t>AV. LUIZ BOALI  PORTO SALMAN, 1495</t>
+          <t>RODOVIA TEÓFILO OTONI/ÁGUAS FORMOSAS - KM 23</t>
         </is>
       </c>
       <c r="G195" t="inlineStr" s="0">
         <is>
-          <t>IPIRANGA</t>
+          <t>CÓRREGO NOVO</t>
         </is>
       </c>
       <c r="H195" t="inlineStr" s="0">
         <is>
-          <t>39801000</t>
+          <t>39804000</t>
         </is>
       </c>
       <c r="I195" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K195" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L195" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M195" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t/>
         </is>
       </c>
       <c r="N195" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.2</t>
+          <t/>
         </is>
       </c>
       <c r="O195" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P195" t="inlineStr" s="0">
         <is>
-          <t>15</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q195" t="inlineStr" s="0">
         <is>
-          <t>4912</t>
+          <t>98</t>
         </is>
       </c>
       <c r="R195" t="inlineStr" s="0">
         <is>
-          <t>-17.8692902</t>
+          <t>-17.8608479</t>
         </is>
       </c>
       <c r="S195" t="inlineStr" s="0">
         <is>
-          <t>-41.5004787</t>
+          <t>-41.5089708</t>
         </is>
       </c>
       <c r="T195" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U195" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V195" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W195" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X195" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y195" t="inlineStr" s="0">
         <is>
-          <t>1089</t>
+          <t>302</t>
         </is>
       </c>
       <c r="Z195" t="inlineStr" s="0">
         <is>
-          <t>1089</t>
+          <t>302</t>
         </is>
       </c>
     </row>
     <row r="196" ht="24" customHeight="1">
       <c r="A196" t="inlineStr" s="0">
         <is>
-          <t>216</t>
+          <t>207</t>
         </is>
       </c>
       <c r="B196" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C196" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D196" t="inlineStr" s="0">
         <is>
-          <t>1759</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="E196" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL ADVENTISTA DA LAJINHA (EMÍLIO SHAPPER - JAQUEIRA)</t>
+          <t>ESCOLA MUNICIPAL DE BAMBERG</t>
         </is>
       </c>
       <c r="F196" t="inlineStr" s="0">
         <is>
-          <t>POVOADO DA JAQUEIRA</t>
+          <t>BAMBERG</t>
         </is>
       </c>
       <c r="G196" t="inlineStr" s="0">
         <is>
-          <t>JAQUEIRA</t>
+          <t>BAMBERG</t>
         </is>
       </c>
       <c r="H196" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39804000</t>
         </is>
       </c>
       <c r="I196" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K196" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L196" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M196" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N196" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.3.1</t>
         </is>
       </c>
       <c r="O196" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P196" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q196" t="inlineStr" s="0">
         <is>
-          <t>206</t>
+          <t>625</t>
         </is>
       </c>
       <c r="R196" t="inlineStr" s="0">
         <is>
-          <t>-17.9633647</t>
+          <t>-17.7384181</t>
         </is>
       </c>
       <c r="S196" t="inlineStr" s="0">
         <is>
-          <t>-41.5144649</t>
+          <t>-41.3265267</t>
         </is>
       </c>
       <c r="T196" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U196" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V196" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W196" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X196" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y196" t="inlineStr" s="0">
         <is>
-          <t>194</t>
+          <t>175</t>
         </is>
       </c>
       <c r="Z196" t="inlineStr" s="0">
         <is>
-          <t>194</t>
+          <t>175</t>
         </is>
       </c>
     </row>
     <row r="197" ht="24" customHeight="1">
       <c r="A197" t="inlineStr" s="0">
         <is>
-          <t>212</t>
+          <t>178</t>
         </is>
       </c>
       <c r="B197" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C197" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D197" t="inlineStr" s="0">
         <is>
-          <t>1643</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="E197" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL ALTINO VIEIRA DO AMARAL (E.E. ANTONIO F. CARDOSO)</t>
+          <t>ESCOLA MUNICIPAL EDUARDO CORRÊA BLANK (E.E.DOM BOSCO)</t>
         </is>
       </c>
       <c r="F197" t="inlineStr" s="0">
         <is>
-          <t>VOLTA BALA</t>
+          <t>CÓRREGO SOLEDADE</t>
         </is>
       </c>
       <c r="G197" t="inlineStr" s="0">
         <is>
-          <t>VOLTA BALA</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H197" t="inlineStr" s="0">
         <is>
-          <t>39803000</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I197" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K197" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L197" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M197" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N197" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.3.1</t>
         </is>
       </c>
       <c r="O197" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P197" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q197" t="inlineStr" s="0">
         <is>
-          <t>276</t>
+          <t>576</t>
         </is>
       </c>
       <c r="R197" t="inlineStr" s="0">
         <is>
-          <t>-17.6828485</t>
+          <t>-17.7264631</t>
         </is>
       </c>
       <c r="S197" t="inlineStr" s="0">
         <is>
-          <t>-41.1870709</t>
+          <t>-41.4661219</t>
         </is>
       </c>
       <c r="T197" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U197" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V197" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W197" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X197" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y197" t="inlineStr" s="0">
         <is>
-          <t>124</t>
+          <t>224</t>
         </is>
       </c>
       <c r="Z197" t="inlineStr" s="0">
         <is>
-          <t>124</t>
+          <t>224</t>
         </is>
       </c>
     </row>
     <row r="198" ht="24" customHeight="1">
       <c r="A198" t="inlineStr" s="0">
         <is>
-          <t>213</t>
+          <t>179</t>
         </is>
       </c>
       <c r="B198" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C198" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D198" t="inlineStr" s="0">
         <is>
-          <t>1651</t>
+          <t>1589</t>
         </is>
       </c>
       <c r="E198" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL CECÍLIA ZIMERER KHOURY - ANEXO I (E.E. FEIXES)</t>
+          <t>ESCOLA MUNICIPAL FAZENDA SÃO JOÃO BATISTA(E.E. DE ARIRANHA)</t>
         </is>
       </c>
       <c r="F198" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO DOS FEIXES</t>
+          <t>CÓRREGO DE ARIRANHA</t>
         </is>
       </c>
       <c r="G198" t="inlineStr" s="0">
         <is>
           <t>TOPÁZIO</t>
         </is>
       </c>
       <c r="H198" t="inlineStr" s="0">
         <is>
           <t>39804000</t>
         </is>
       </c>
       <c r="I198" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K198" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
@@ -26225,2984 +26225,2456 @@
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M198" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="O198" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P198" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q198" t="inlineStr" s="0">
         <is>
-          <t>197</t>
+          <t>335</t>
         </is>
       </c>
       <c r="R198" t="inlineStr" s="0">
         <is>
-          <t>-17.5096846</t>
+          <t>-17.5278823</t>
         </is>
       </c>
       <c r="S198" t="inlineStr" s="0">
         <is>
-          <t>-41.3589457</t>
+          <t>-41.2173991</t>
         </is>
       </c>
       <c r="T198" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U198" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V198" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W198" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X198" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y198" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>65</t>
         </is>
       </c>
       <c r="Z198" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>65</t>
         </is>
       </c>
     </row>
     <row r="199" ht="24" customHeight="1">
       <c r="A199" t="inlineStr" s="0">
         <is>
-          <t>153</t>
+          <t>193</t>
         </is>
       </c>
       <c r="B199" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C199" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D199" t="inlineStr" s="0">
         <is>
-          <t>1678</t>
+          <t>1520</t>
         </is>
       </c>
       <c r="E199" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL CECÍLIA ZIMERER KHOURY - SEDE (IGREJA CATÓLICA)</t>
+          <t>ESCOLA MUNICIPAL GERALDO LEÃO LOPES</t>
         </is>
       </c>
       <c r="F199" t="inlineStr" s="0">
         <is>
-          <t>RODOVIA TEÓFILO OTONI/ÁGUAS FORMOSAS - KM 23</t>
+          <t>PRAÇA CLOVES MARTINS, 25</t>
         </is>
       </c>
       <c r="G199" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO NOVO</t>
+          <t>MARAVILHA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr" s="0">
         <is>
           <t>39804000</t>
         </is>
       </c>
       <c r="I199" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K199" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L199" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M199" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="O199" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P199" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q199" t="inlineStr" s="0">
         <is>
-          <t>98</t>
+          <t>611</t>
         </is>
       </c>
       <c r="R199" t="inlineStr" s="0">
         <is>
-          <t>-17.8608479</t>
+          <t>-17.5621028</t>
         </is>
       </c>
       <c r="S199" t="inlineStr" s="0">
         <is>
-          <t>-41.5089708</t>
+          <t>-41.1006514</t>
         </is>
       </c>
       <c r="T199" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U199" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V199" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W199" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X199" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y199" t="inlineStr" s="0">
         <is>
-          <t>302</t>
+          <t>189</t>
         </is>
       </c>
       <c r="Z199" t="inlineStr" s="0">
         <is>
-          <t>302</t>
+          <t>189</t>
         </is>
       </c>
     </row>
     <row r="200" ht="24" customHeight="1">
       <c r="A200" t="inlineStr" s="0">
         <is>
-          <t>207</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B200" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C200" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D200" t="inlineStr" s="0">
         <is>
-          <t>1511</t>
+          <t>1236</t>
         </is>
       </c>
       <c r="E200" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL DE BAMBERG</t>
+          <t>ESCOLA MUNICIPAL HOMERO BARBOSA - ANEXO 2 (E.E.PASTO DO GOVERNO)</t>
         </is>
       </c>
       <c r="F200" t="inlineStr" s="0">
         <is>
-          <t>BAMBERG</t>
+          <t>PASTO DO GOVERNO</t>
         </is>
       </c>
       <c r="G200" t="inlineStr" s="0">
         <is>
-          <t>BAMBERG</t>
+          <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H200" t="inlineStr" s="0">
         <is>
-          <t>39804000</t>
+          <t>39807000</t>
         </is>
       </c>
       <c r="I200" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K200" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L200" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M200" t="inlineStr" s="0">
         <is>
           <t>19.42.3</t>
         </is>
       </c>
       <c r="N200" t="inlineStr" s="0">
         <is>
           <t>19.42.3.1</t>
         </is>
       </c>
       <c r="O200" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P200" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q200" t="inlineStr" s="0">
         <is>
-          <t>625</t>
+          <t>240</t>
         </is>
       </c>
       <c r="R200" t="inlineStr" s="0">
         <is>
-          <t>-17.7384181</t>
+          <t>-17.8072885</t>
         </is>
       </c>
       <c r="S200" t="inlineStr" s="0">
         <is>
-          <t>-41.3265267</t>
+          <t>-41.4108181</t>
         </is>
       </c>
       <c r="T200" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U200" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V200" t="inlineStr" s="0">
         <is>
-          <t>Google</t>
+          <t>Manual</t>
         </is>
       </c>
       <c r="W200" t="inlineStr" s="0">
         <is>
-          <t>Geocodificada (Google)</t>
+          <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X200" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y200" t="inlineStr" s="0">
         <is>
-          <t>175</t>
+          <t>160</t>
         </is>
       </c>
       <c r="Z200" t="inlineStr" s="0">
         <is>
-          <t>175</t>
+          <t>160</t>
         </is>
       </c>
     </row>
     <row r="201" ht="24" customHeight="1">
       <c r="A201" t="inlineStr" s="0">
         <is>
-          <t>178</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B201" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C201" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D201" t="inlineStr" s="0">
         <is>
-          <t>1201</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E201" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL EDUARDO CORRÊA BLANK (E.E.DOM BOSCO)</t>
+          <t>ESCOLA MUNICIPAL HOMERO BARBOSA - ANEXO 3 (E.E. DE CRISPIM JAQUES)</t>
         </is>
       </c>
       <c r="F201" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO SOLEDADE</t>
+          <t>RUA FRANKLIN TOMICH, 394</t>
         </is>
       </c>
       <c r="G201" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>DISTRITO DE CRISPIM JAQUES</t>
         </is>
       </c>
       <c r="H201" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39803000</t>
         </is>
       </c>
       <c r="I201" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K201" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L201" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M201" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t/>
         </is>
       </c>
       <c r="N201" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.1</t>
+          <t/>
         </is>
       </c>
       <c r="O201" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P201" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr" s="0">
         <is>
-          <t>576</t>
+          <t>188</t>
         </is>
       </c>
       <c r="R201" t="inlineStr" s="0">
         <is>
-          <t>-17.7264631</t>
+          <t>-17.8278222</t>
         </is>
       </c>
       <c r="S201" t="inlineStr" s="0">
         <is>
-          <t>-41.4661219</t>
+          <t>-41.1449336</t>
         </is>
       </c>
       <c r="T201" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U201" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V201" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W201" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X201" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y201" t="inlineStr" s="0">
         <is>
-          <t>224</t>
+          <t>214</t>
         </is>
       </c>
       <c r="Z201" t="inlineStr" s="0">
         <is>
-          <t>224</t>
+          <t>214</t>
         </is>
       </c>
     </row>
     <row r="202" ht="24" customHeight="1">
       <c r="A202" t="inlineStr" s="0">
         <is>
-          <t>179</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B202" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C202" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D202" t="inlineStr" s="0">
         <is>
-          <t>1589</t>
+          <t>1414</t>
         </is>
       </c>
       <c r="E202" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL FAZENDA SÃO JOÃO BATISTA(E.E. DE ARIRANHA)</t>
+          <t>ESCOLA MUNICIPAL INÁCIO PEREIRA GUIMARÃES</t>
         </is>
       </c>
       <c r="F202" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO DE ARIRANHA</t>
+          <t>BREJÃO</t>
         </is>
       </c>
       <c r="G202" t="inlineStr" s="0">
         <is>
-          <t>TOPÁZIO</t>
+          <t>BREJÃO</t>
         </is>
       </c>
       <c r="H202" t="inlineStr" s="0">
         <is>
-          <t>39804000</t>
+          <t>39803000</t>
         </is>
       </c>
       <c r="I202" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K202" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L202" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M202" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="O202" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P202" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr" s="0">
         <is>
-          <t>335</t>
+          <t>860</t>
         </is>
       </c>
       <c r="R202" t="inlineStr" s="0">
         <is>
-          <t>-17.5278823</t>
+          <t>-17.7793057</t>
         </is>
       </c>
       <c r="S202" t="inlineStr" s="0">
         <is>
-          <t>-41.2173991</t>
+          <t>-41.2361682</t>
         </is>
       </c>
       <c r="T202" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U202" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V202" t="inlineStr" s="0">
         <is>
           <t>Manual</t>
         </is>
       </c>
       <c r="W202" t="inlineStr" s="0">
         <is>
           <t>Conferida manualmente</t>
         </is>
       </c>
       <c r="X202" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y202" t="inlineStr" s="0">
         <is>
-          <t>65</t>
+          <t>343</t>
         </is>
       </c>
       <c r="Z202" t="inlineStr" s="0">
         <is>
-          <t>65</t>
+          <t>343</t>
         </is>
       </c>
     </row>
     <row r="203" ht="24" customHeight="1">
       <c r="A203" t="inlineStr" s="0">
         <is>
-          <t>193</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B203" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C203" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D203" t="inlineStr" s="0">
         <is>
-          <t>1520</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E203" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL GERALDO LEÃO LOPES</t>
+          <t>ESCOLA MUNICIPAL IRMÃ MARIA AMÁLIA</t>
         </is>
       </c>
       <c r="F203" t="inlineStr" s="0">
         <is>
-          <t>PRAÇA CLOVES MARTINS, 25</t>
+          <t>RUA MARCELO GUEDES, 232</t>
         </is>
       </c>
       <c r="G203" t="inlineStr" s="0">
         <is>
-          <t>MARAVILHA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H203" t="inlineStr" s="0">
         <is>
-          <t>39804000</t>
+          <t>39800109</t>
         </is>
       </c>
       <c r="I203" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K203" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L203" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M203" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N203" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.1.2</t>
         </is>
       </c>
       <c r="O203" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P203" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr" s="0">
         <is>
-          <t>611</t>
+          <t>4181</t>
         </is>
       </c>
       <c r="R203" t="inlineStr" s="0">
         <is>
-          <t>-17.5621028</t>
+          <t>-17.8621067</t>
         </is>
       </c>
       <c r="S203" t="inlineStr" s="0">
         <is>
-          <t>-41.1006514</t>
+          <t>-41.5129764</t>
         </is>
       </c>
       <c r="T203" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U203" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V203" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W203" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X203" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y203" t="inlineStr" s="0">
         <is>
-          <t>189</t>
+          <t>1819</t>
         </is>
       </c>
       <c r="Z203" t="inlineStr" s="0">
         <is>
-          <t>189</t>
+          <t>1819</t>
         </is>
       </c>
     </row>
     <row r="204" ht="24" customHeight="1">
       <c r="A204" t="inlineStr" s="0">
         <is>
-          <t>182</t>
+          <t>146</t>
         </is>
       </c>
       <c r="B204" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C204" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D204" t="inlineStr" s="0">
         <is>
-          <t>1236</t>
+          <t>1791</t>
         </is>
       </c>
       <c r="E204" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL HOMERO BARBOSA - ANEXO 2 (E.E.PASTO DO GOVERNO)</t>
+          <t>ESCOLA MUNICIPAL LIZETA FERREIRA OLIVEIRA</t>
         </is>
       </c>
       <c r="F204" t="inlineStr" s="0">
         <is>
-          <t>PASTO DO GOVERNO</t>
+          <t>CÓRREGO SURUCUCU</t>
         </is>
       </c>
       <c r="G204" t="inlineStr" s="0">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="H204" t="inlineStr" s="0">
         <is>
-          <t>39807000</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I204" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K204" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L204" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M204" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t/>
         </is>
       </c>
       <c r="N204" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.1</t>
+          <t/>
         </is>
       </c>
       <c r="O204" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P204" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q204" t="inlineStr" s="0">
         <is>
-          <t>240</t>
+          <t>165</t>
         </is>
       </c>
       <c r="R204" t="inlineStr" s="0">
         <is>
-          <t>-17.8072885</t>
+          <t>-17.8608479</t>
         </is>
       </c>
       <c r="S204" t="inlineStr" s="0">
         <is>
-          <t>-41.4108181</t>
+          <t>-41.5089708</t>
         </is>
       </c>
       <c r="T204" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U204" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V204" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W204" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X204" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y204" t="inlineStr" s="0">
         <is>
-          <t>160</t>
+          <t>235</t>
         </is>
       </c>
       <c r="Z204" t="inlineStr" s="0">
         <is>
-          <t>160</t>
+          <t>235</t>
         </is>
       </c>
     </row>
     <row r="205" ht="24" customHeight="1">
       <c r="A205" t="inlineStr" s="0">
         <is>
-          <t>199</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B205" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C205" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D205" t="inlineStr" s="0">
         <is>
-          <t>1406</t>
+          <t>1783</t>
         </is>
       </c>
       <c r="E205" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL HOMERO BARBOSA - ANEXO 3 (E.E. DE CRISPIM JAQUES)</t>
+          <t>ESCOLA MUNICIPAL MARIA RAMOS</t>
         </is>
       </c>
       <c r="F205" t="inlineStr" s="0">
         <is>
-          <t>RUA FRANKLIN TOMICH, 394</t>
+          <t>RUA PRINCIPAL, 01</t>
         </is>
       </c>
       <c r="G205" t="inlineStr" s="0">
         <is>
-          <t>DISTRITO DE CRISPIM JAQUES</t>
+          <t>TURMA 37</t>
         </is>
       </c>
       <c r="H205" t="inlineStr" s="0">
         <is>
-          <t>39803000</t>
+          <t>39801368</t>
         </is>
       </c>
       <c r="I205" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K205" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L205" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M205" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N205" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.1.1</t>
         </is>
       </c>
       <c r="O205" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P205" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q205" t="inlineStr" s="0">
         <is>
-          <t>188</t>
+          <t>397</t>
         </is>
       </c>
       <c r="R205" t="inlineStr" s="0">
         <is>
-          <t>-17.8278222</t>
+          <t>-17.8638928</t>
         </is>
       </c>
       <c r="S205" t="inlineStr" s="0">
         <is>
-          <t>-41.1449336</t>
+          <t>-41.5088335</t>
         </is>
       </c>
       <c r="T205" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U205" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V205" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W205" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X205" t="inlineStr" s="0">
         <is>
-          <t>Sim</t>
+          <t>Nao verificado</t>
         </is>
       </c>
       <c r="Y205" t="inlineStr" s="0">
         <is>
-          <t>214</t>
+          <t/>
         </is>
       </c>
       <c r="Z205" t="inlineStr" s="0">
         <is>
-          <t>214</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="206" ht="24" customHeight="1">
       <c r="A206" t="inlineStr" s="0">
         <is>
-          <t>136</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B206" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C206" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D206" t="inlineStr" s="0">
         <is>
-          <t>1414</t>
+          <t>1716</t>
         </is>
       </c>
       <c r="E206" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL INÁCIO PEREIRA GUIMARÃES</t>
+          <t>ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA</t>
         </is>
       </c>
       <c r="F206" t="inlineStr" s="0">
         <is>
-          <t>BREJÃO</t>
+          <t>RUA MANOEL APOLINÁRIO NASCIMENTO, 105</t>
         </is>
       </c>
       <c r="G206" t="inlineStr" s="0">
         <is>
-          <t>BREJÃO</t>
+          <t>TAQUARA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr" s="0">
         <is>
-          <t>39803000</t>
+          <t>39803608</t>
         </is>
       </c>
       <c r="I206" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K206" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L206" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>3 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M206" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.3</t>
         </is>
       </c>
       <c r="N206" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.3.3</t>
         </is>
       </c>
       <c r="O206" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P206" t="inlineStr" s="0">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr" s="0">
         <is>
-          <t>860</t>
+          <t>1896</t>
         </is>
       </c>
       <c r="R206" t="inlineStr" s="0">
         <is>
-          <t>-17.7793057</t>
+          <t>-17.9099883</t>
         </is>
       </c>
       <c r="S206" t="inlineStr" s="0">
         <is>
-          <t>-41.2361682</t>
+          <t>-41.4993262</t>
         </is>
       </c>
       <c r="T206" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U206" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V206" t="inlineStr" s="0">
         <is>
-          <t>Manual</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="W206" t="inlineStr" s="0">
         <is>
-          <t>Conferida manualmente</t>
+          <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X206" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y206" t="inlineStr" s="0">
         <is>
-          <t>343</t>
+          <t>104</t>
         </is>
       </c>
       <c r="Z206" t="inlineStr" s="0">
         <is>
-          <t>343</t>
+          <t>104</t>
         </is>
       </c>
     </row>
     <row r="207" ht="24" customHeight="1">
       <c r="A207" t="inlineStr" s="0">
         <is>
-          <t>49</t>
+          <t>200</t>
         </is>
       </c>
       <c r="B207" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C207" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D207" t="inlineStr" s="0">
         <is>
-          <t>1139</t>
+          <t>1619</t>
         </is>
       </c>
       <c r="E207" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL IRMÃ MARIA AMÁLIA</t>
+          <t>ESCOLA MUNICIPAL OSCAR JOÃO KRETLI</t>
         </is>
       </c>
       <c r="F207" t="inlineStr" s="0">
         <is>
-          <t>RUA MARCELO GUEDES, 232</t>
+          <t>POTONZINHO</t>
         </is>
       </c>
       <c r="G207" t="inlineStr" s="0">
         <is>
-          <t>CENTRO</t>
+          <t>POTONZINHO</t>
         </is>
       </c>
       <c r="H207" t="inlineStr" s="0">
         <is>
-          <t>39800109</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I207" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K207" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L207" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M207" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t/>
         </is>
       </c>
       <c r="N207" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.2</t>
+          <t/>
         </is>
       </c>
       <c r="O207" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P207" t="inlineStr" s="0">
         <is>
-          <t>15</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr" s="0">
         <is>
-          <t>4181</t>
+          <t>394</t>
         </is>
       </c>
       <c r="R207" t="inlineStr" s="0">
         <is>
-          <t>-17.8621067</t>
+          <t>-17.9225567</t>
         </is>
       </c>
       <c r="S207" t="inlineStr" s="0">
         <is>
-          <t>-41.5129764</t>
+          <t>-41.4731140</t>
         </is>
       </c>
       <c r="T207" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U207" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V207" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W207" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X207" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y207" t="inlineStr" s="0">
         <is>
-          <t>1819</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Z207" t="inlineStr" s="0">
         <is>
-          <t>1819</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="208" ht="24" customHeight="1">
       <c r="A208" t="inlineStr" s="0">
         <is>
-          <t>146</t>
+          <t>188</t>
         </is>
       </c>
       <c r="B208" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C208" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D208" t="inlineStr" s="0">
         <is>
-          <t>1791</t>
+          <t>1767</t>
         </is>
       </c>
       <c r="E208" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL LIZETA FERREIRA OLIVEIRA</t>
+          <t>ESCOLA MUNICIPAL OSCAR JOÃO KRETLI - ANEXO 2 (E.M. DE ITAMUNHEQUE)</t>
         </is>
       </c>
       <c r="F208" t="inlineStr" s="0">
         <is>
-          <t>CÓRREGO SURUCUCU</t>
+          <t>ITAMUNHEQUE</t>
         </is>
       </c>
       <c r="G208" t="inlineStr" s="0">
         <is>
-          <t>ZONA RURAL</t>
+          <t>ITAMUNHEQUE</t>
         </is>
       </c>
       <c r="H208" t="inlineStr" s="0">
         <is>
           <t>39800000</t>
         </is>
       </c>
       <c r="I208" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" t="inlineStr" s="0">
         <is>
           <t>Rural</t>
         </is>
       </c>
       <c r="K208" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L208" t="inlineStr" s="0">
         <is>
           <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M208" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="N208" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="O208" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P208" t="inlineStr" s="0">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr" s="0">
         <is>
-          <t>165</t>
+          <t>234</t>
         </is>
       </c>
       <c r="R208" t="inlineStr" s="0">
         <is>
-          <t>-17.8608479</t>
+          <t>-17.9225567</t>
         </is>
       </c>
       <c r="S208" t="inlineStr" s="0">
         <is>
-          <t>-41.5089708</t>
+          <t>-41.4731140</t>
         </is>
       </c>
       <c r="T208" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U208" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V208" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W208" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X208" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y208" t="inlineStr" s="0">
         <is>
-          <t>235</t>
+          <t>166</t>
         </is>
       </c>
       <c r="Z208" t="inlineStr" s="0">
         <is>
-          <t>235</t>
+          <t>166</t>
         </is>
       </c>
     </row>
     <row r="209" ht="24" customHeight="1">
       <c r="A209" t="inlineStr" s="0">
         <is>
-          <t>107</t>
+          <t>152</t>
         </is>
       </c>
       <c r="B209" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C209" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D209" t="inlineStr" s="0">
         <is>
-          <t>1783</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="E209" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL MARIA RAMOS</t>
+          <t>ESCOLA MUNICIPAL SÃO CRISTÓVÃO</t>
         </is>
       </c>
       <c r="F209" t="inlineStr" s="0">
         <is>
-          <t>RUA PRINCIPAL, 01</t>
+          <t>RUA MOACIR RAMALHO,175</t>
         </is>
       </c>
       <c r="G209" t="inlineStr" s="0">
         <is>
-          <t>TURMA 37</t>
+          <t>SÃO CRISTÓVÃO</t>
         </is>
       </c>
       <c r="H209" t="inlineStr" s="0">
         <is>
-          <t>39801368</t>
+          <t>39804532</t>
         </is>
       </c>
       <c r="I209" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K209" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L209" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/47 CIA PM</t>
+          <t>1 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M209" t="inlineStr" s="0">
         <is>
-          <t>19.47.1</t>
+          <t>19.42.1</t>
         </is>
       </c>
       <c r="N209" t="inlineStr" s="0">
         <is>
-          <t>19.47.1.1</t>
+          <t>19.42.1.1</t>
         </is>
       </c>
       <c r="O209" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P209" t="inlineStr" s="0">
         <is>
-          <t>2</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q209" t="inlineStr" s="0">
         <is>
-          <t>397</t>
+          <t>3945</t>
         </is>
       </c>
       <c r="R209" t="inlineStr" s="0">
         <is>
-          <t>-17.8638928</t>
+          <t>-17.8376369</t>
         </is>
       </c>
       <c r="S209" t="inlineStr" s="0">
         <is>
-          <t>-41.5088335</t>
+          <t>-41.5148453</t>
         </is>
       </c>
       <c r="T209" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U209" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V209" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W209" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X209" t="inlineStr" s="0">
         <is>
-          <t>Nao verificado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="Y209" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>55</t>
         </is>
       </c>
       <c r="Z209" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>55</t>
         </is>
       </c>
     </row>
     <row r="210" ht="24" customHeight="1">
       <c r="A210" t="inlineStr" s="0">
         <is>
-          <t>167</t>
+          <t>203</t>
         </is>
       </c>
       <c r="B210" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C210" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D210" t="inlineStr" s="0">
         <is>
-          <t>1716</t>
+          <t>1740</t>
         </is>
       </c>
       <c r="E210" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA</t>
+          <t>ESCOLA MUNICIPAL SÃO PEDRO (E.E.SÃO JERÔNIMO)</t>
         </is>
       </c>
       <c r="F210" t="inlineStr" s="0">
         <is>
-          <t>RUA MANOEL APOLINÁRIO NASCIMENTO, 105</t>
+          <t>SÂO JERÔNIMO</t>
         </is>
       </c>
       <c r="G210" t="inlineStr" s="0">
         <is>
-          <t>TAQUARA</t>
+          <t>SÃO JERÔNIMO</t>
         </is>
       </c>
       <c r="H210" t="inlineStr" s="0">
         <is>
-          <t>39803608</t>
+          <t>39800000</t>
         </is>
       </c>
       <c r="I210" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" t="inlineStr" s="0">
         <is>
-          <t>Urbano</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="K210" t="inlineStr" s="0">
         <is>
-          <t>47 CIA PM</t>
+          <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L210" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/47 CIA PM</t>
+          <t>3 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M210" t="inlineStr" s="0">
         <is>
-          <t>19.47.3</t>
+          <t>19.42.3</t>
         </is>
       </c>
       <c r="N210" t="inlineStr" s="0">
         <is>
-          <t>19.47.3.3</t>
+          <t>19.42.3.1</t>
         </is>
       </c>
       <c r="O210" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P210" t="inlineStr" s="0">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr" s="0">
         <is>
-          <t>1896</t>
+          <t>290</t>
         </is>
       </c>
       <c r="R210" t="inlineStr" s="0">
         <is>
-          <t>-17.9099883</t>
+          <t>-17.7026859</t>
         </is>
       </c>
       <c r="S210" t="inlineStr" s="0">
         <is>
-          <t>-41.4993262</t>
+          <t>-41.6026608</t>
         </is>
       </c>
       <c r="T210" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U210" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V210" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W210" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X210" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y210" t="inlineStr" s="0">
         <is>
-          <t>104</t>
+          <t>110</t>
         </is>
       </c>
       <c r="Z210" t="inlineStr" s="0">
         <is>
-          <t>104</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="211" ht="24" customHeight="1">
       <c r="A211" t="inlineStr" s="0">
         <is>
-          <t>200</t>
+          <t>119</t>
         </is>
       </c>
       <c r="B211" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C211" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D211" t="inlineStr" s="0">
         <is>
-          <t>1619</t>
+          <t>1724</t>
         </is>
       </c>
       <c r="E211" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL OSCAR JOÃO KRETLI</t>
+          <t>ESCOLA MUNICIPAL SIDÔNIO OTONI</t>
         </is>
       </c>
       <c r="F211" t="inlineStr" s="0">
         <is>
-          <t>POTONZINHO</t>
+          <t>AV. ALFREDO SÁ, 4856</t>
         </is>
       </c>
       <c r="G211" t="inlineStr" s="0">
         <is>
-          <t>POTONZINHO</t>
+          <t>JOAQUIM PEDROSA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39803000</t>
         </is>
       </c>
       <c r="I211" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K211" t="inlineStr" s="0">
         <is>
           <t>42 CIA PM</t>
         </is>
       </c>
       <c r="L211" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>1 PEL/42 CIA PM</t>
         </is>
       </c>
       <c r="M211" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.1</t>
         </is>
       </c>
       <c r="N211" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.42.1.2</t>
         </is>
       </c>
       <c r="O211" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P211" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="Q211" t="inlineStr" s="0">
         <is>
-          <t>394</t>
+          <t>2964</t>
         </is>
       </c>
       <c r="R211" t="inlineStr" s="0">
         <is>
-          <t>-17.9225567</t>
+          <t>-17.8530112</t>
         </is>
       </c>
       <c r="S211" t="inlineStr" s="0">
         <is>
-          <t>-41.4731140</t>
+          <t>-41.5139733</t>
         </is>
       </c>
       <c r="T211" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U211" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V211" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W211" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X211" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y211" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>248</t>
         </is>
       </c>
       <c r="Z211" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>248</t>
         </is>
       </c>
     </row>
     <row r="212" ht="24" customHeight="1">
       <c r="A212" t="inlineStr" s="0">
         <is>
-          <t>188</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B212" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C212" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D212" t="inlineStr" s="0">
         <is>
-          <t>1767</t>
+          <t>1953</t>
         </is>
       </c>
       <c r="E212" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL OSCAR JOÃO KRETLI - ANEXO 2 (E.M. DE ITAMUNHEQUE)</t>
+          <t>ESCOLA MUNICIPAL TEODOLINDO PEREIRA</t>
         </is>
       </c>
       <c r="F212" t="inlineStr" s="0">
         <is>
-          <t>ITAMUNHEQUE</t>
+          <t>RUA CORONEL BENTO LADEIRA, 191</t>
         </is>
       </c>
       <c r="G212" t="inlineStr" s="0">
         <is>
-          <t>ITAMUNHEQUE</t>
+          <t>VILA SÃO JOÃO</t>
         </is>
       </c>
       <c r="H212" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39802278</t>
         </is>
       </c>
       <c r="I212" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K212" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L212" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M212" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N212" t="inlineStr" s="0">
         <is>
-          <t/>
+          <t>19.47.2.3</t>
         </is>
       </c>
       <c r="O212" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P212" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr" s="0">
         <is>
-          <t>234</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="R212" t="inlineStr" s="0">
         <is>
-          <t>-17.9225567</t>
+          <t>-17.8738358</t>
         </is>
       </c>
       <c r="S212" t="inlineStr" s="0">
         <is>
-          <t>-41.4731140</t>
+          <t>-41.4927551</t>
         </is>
       </c>
       <c r="T212" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U212" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V212" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W212" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X212" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y212" t="inlineStr" s="0">
         <is>
-          <t>166</t>
+          <t>420</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr" s="0">
         <is>
-          <t>166</t>
+          <t>420</t>
         </is>
       </c>
     </row>
     <row r="213" ht="24" customHeight="1">
       <c r="A213" t="inlineStr" s="0">
         <is>
-          <t>152</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B213" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C213" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D213" t="inlineStr" s="0">
         <is>
-          <t>1660</t>
+          <t>1341</t>
         </is>
       </c>
       <c r="E213" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SÃO CRISTÓVÃO</t>
+          <t>FUNDACAO EDUCACIONAL NORDESTE MINEIRO</t>
         </is>
       </c>
       <c r="F213" t="inlineStr" s="0">
         <is>
-          <t>RUA MOACIR RAMALHO,175</t>
+          <t>RUA TEODOLINO PEREIRA, 111</t>
         </is>
       </c>
       <c r="G213" t="inlineStr" s="0">
         <is>
-          <t>SÃO CRISTÓVÃO</t>
+          <t>GRÃO PARÁ</t>
         </is>
       </c>
       <c r="H213" t="inlineStr" s="0">
         <is>
-          <t>39804532</t>
+          <t>39800151</t>
         </is>
       </c>
       <c r="I213" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K213" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L213" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M213" t="inlineStr" s="0">
         <is>
-          <t>19.42.1</t>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N213" t="inlineStr" s="0">
         <is>
-          <t>19.42.1.1</t>
+          <t>19.47.2.2</t>
         </is>
       </c>
       <c r="O213" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P213" t="inlineStr" s="0">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="Q213" t="inlineStr" s="0">
         <is>
-          <t>3945</t>
+          <t>3574</t>
         </is>
       </c>
       <c r="R213" t="inlineStr" s="0">
         <is>
-          <t>-17.8376369</t>
+          <t>-17.8581813</t>
         </is>
       </c>
       <c r="S213" t="inlineStr" s="0">
         <is>
-          <t>-41.5148453</t>
+          <t>-41.5055481</t>
         </is>
       </c>
       <c r="T213" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U213" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V213" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W213" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X213" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y213" t="inlineStr" s="0">
         <is>
-          <t>55</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr" s="0">
         <is>
-          <t>55</t>
+          <t>2027</t>
         </is>
       </c>
     </row>
     <row r="214" ht="24" customHeight="1">
       <c r="A214" t="inlineStr" s="0">
         <is>
-          <t>203</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B214" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C214" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D214" t="inlineStr" s="0">
         <is>
-          <t>1740</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="E214" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SÃO PEDRO (E.E.SÃO JERÔNIMO)</t>
+          <t>FUNDACAO NACIONAL DA SAUDE</t>
         </is>
       </c>
       <c r="F214" t="inlineStr" s="0">
         <is>
-          <t>SÂO JERÔNIMO</t>
+          <t>RUA CAPITAO LEONARDO, 32</t>
         </is>
       </c>
       <c r="G214" t="inlineStr" s="0">
         <is>
-          <t>SÃO JERÔNIMO</t>
+          <t>GRÃO PARÁ</t>
         </is>
       </c>
       <c r="H214" t="inlineStr" s="0">
         <is>
-          <t>39800000</t>
+          <t>39800114</t>
         </is>
       </c>
       <c r="I214" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" t="inlineStr" s="0">
         <is>
-          <t>Rural</t>
+          <t>Urbano</t>
         </is>
       </c>
       <c r="K214" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L214" t="inlineStr" s="0">
         <is>
-          <t>3 PEL/42 CIA PM</t>
+          <t>2 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M214" t="inlineStr" s="0">
         <is>
-          <t>19.42.3</t>
+          <t>19.47.2</t>
         </is>
       </c>
       <c r="N214" t="inlineStr" s="0">
         <is>
-          <t>19.42.3.1</t>
+          <t>19.47.2.1</t>
         </is>
       </c>
       <c r="O214" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P214" t="inlineStr" s="0">
         <is>
-          <t>1</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q214" t="inlineStr" s="0">
         <is>
-          <t>290</t>
+          <t>1918</t>
         </is>
       </c>
       <c r="R214" t="inlineStr" s="0">
         <is>
-          <t>-17.7026859</t>
+          <t>-17.8566671</t>
         </is>
       </c>
       <c r="S214" t="inlineStr" s="0">
         <is>
-          <t>-41.6026608</t>
+          <t>-41.5062277</t>
         </is>
       </c>
       <c r="T214" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U214" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V214" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W214" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X214" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y214" t="inlineStr" s="0">
         <is>
-          <t>110</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="Z214" t="inlineStr" s="0">
         <is>
-          <t>110</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="215" ht="24" customHeight="1">
       <c r="A215" t="inlineStr" s="0">
         <is>
-          <t>119</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B215" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C215" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D215" t="inlineStr" s="0">
         <is>
-          <t>1724</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E215" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL SIDÔNIO OTONI</t>
+          <t>LOJA MAÇÔNICA TEMPLÁRIOS DO MUCURI</t>
         </is>
       </c>
       <c r="F215" t="inlineStr" s="0">
         <is>
-          <t>AV. ALFREDO SÁ, 4856</t>
+          <t>RUA VISCONDE DO RIO BRANCO, 986</t>
         </is>
       </c>
       <c r="G215" t="inlineStr" s="0">
         <is>
-          <t>JOAQUIM PEDROSA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="H215" t="inlineStr" s="0">
         <is>
-          <t>39803000</t>
+          <t>39800118</t>
         </is>
       </c>
       <c r="I215" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K215" t="inlineStr" s="0">
         <is>
-          <t>42 CIA PM</t>
+          <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L215" t="inlineStr" s="0">
         <is>
-          <t>1 PEL/42 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M215" t="inlineStr" s="0">
         <is>
-          <t>19.42.1</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N215" t="inlineStr" s="0">
         <is>
-          <t>19.42.1.2</t>
+          <t>19.47.1.1</t>
         </is>
       </c>
       <c r="O215" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P215" t="inlineStr" s="0">
         <is>
-          <t>8</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr" s="0">
         <is>
-          <t>2964</t>
+          <t>544</t>
         </is>
       </c>
       <c r="R215" t="inlineStr" s="0">
         <is>
-          <t>-17.8530112</t>
+          <t>-17.8608740</t>
         </is>
       </c>
       <c r="S215" t="inlineStr" s="0">
         <is>
-          <t>-41.5139733</t>
+          <t>-41.5119760</t>
         </is>
       </c>
       <c r="T215" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U215" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V215" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W215" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X215" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y215" t="inlineStr" s="0">
         <is>
-          <t>248</t>
+          <t>256</t>
         </is>
       </c>
       <c r="Z215" t="inlineStr" s="0">
         <is>
-          <t>248</t>
+          <t>256</t>
         </is>
       </c>
     </row>
     <row r="216" ht="24" customHeight="1">
       <c r="A216" t="inlineStr" s="0">
         <is>
-          <t>36</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B216" t="inlineStr" s="0">
         <is>
           <t>Teofilo Otoni</t>
         </is>
       </c>
       <c r="C216" t="inlineStr" s="0">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="D216" t="inlineStr" s="0">
         <is>
-          <t>1953</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="E216" t="inlineStr" s="0">
         <is>
-          <t>ESCOLA MUNICIPAL TEODOLINDO PEREIRA</t>
+          <t>UNIPAC - UNIVERSIDADE PRESIDENTE ANTÔNIO CARLOS</t>
         </is>
       </c>
       <c r="F216" t="inlineStr" s="0">
         <is>
-          <t>RUA CORONEL BENTO LADEIRA, 191</t>
+          <t>RUA ENGENHEIRO CELSO MURTA, 600</t>
         </is>
       </c>
       <c r="G216" t="inlineStr" s="0">
         <is>
-          <t>VILA SÃO JOÃO</t>
+          <t>OLGA PRATES CORREIA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr" s="0">
         <is>
-          <t>39802278</t>
+          <t>39803087</t>
         </is>
       </c>
       <c r="I216" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" t="inlineStr" s="0">
         <is>
           <t>Urbano</t>
         </is>
       </c>
       <c r="K216" t="inlineStr" s="0">
         <is>
           <t>47 CIA PM</t>
         </is>
       </c>
       <c r="L216" t="inlineStr" s="0">
         <is>
-          <t>2 PEL/47 CIA PM</t>
+          <t>1 PEL/47 CIA PM</t>
         </is>
       </c>
       <c r="M216" t="inlineStr" s="0">
         <is>
-          <t>19.47.2</t>
+          <t>19.47.1</t>
         </is>
       </c>
       <c r="N216" t="inlineStr" s="0">
         <is>
-          <t>19.47.2.3</t>
+          <t>19.47.1.3</t>
         </is>
       </c>
       <c r="O216" t="inlineStr" s="0">
         <is>
           <t>alta</t>
         </is>
       </c>
       <c r="P216" t="inlineStr" s="0">
         <is>
-          <t>6</t>
+          <t>51</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr" s="0">
         <is>
-          <t>1980</t>
+          <t>8377</t>
         </is>
       </c>
       <c r="R216" t="inlineStr" s="0">
         <is>
-          <t>-17.8738358</t>
+          <t>-17.8728164</t>
         </is>
       </c>
       <c r="S216" t="inlineStr" s="0">
         <is>
-          <t>-41.4927551</t>
+          <t>-41.5122412</t>
         </is>
       </c>
       <c r="T216" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="U216" t="inlineStr" s="0">
         <is>
           <t>-1.0000000</t>
         </is>
       </c>
       <c r="V216" t="inlineStr" s="0">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="W216" t="inlineStr" s="0">
         <is>
           <t>Geocodificada (Google)</t>
         </is>
       </c>
       <c r="X216" t="inlineStr" s="0">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="Y216" t="inlineStr" s="0">
         <is>
-          <t>420</t>
+          <t>3278</t>
         </is>
       </c>
       <c r="Z216" t="inlineStr" s="0">
-        <is>
-[...526 lines deleted...]
-      <c r="Z220" t="inlineStr" s="0">
         <is>
           <t>3278</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Z220"/>
+  <autoFilter ref="A1:Z216"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>